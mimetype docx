--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -715,1160 +715,1160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with PTSD and partial PTSD among first responders following the Paris terror attacks in November 2015</w:t>
+                <w:t xml:space="preserve">Real-World Care for Individuals Aged over Fifty with Fractures in France: Evidence for a Wide Care Gap\textendashThe EPIFRACT Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Motreff</w:t>
+                <w:t xml:space="preserve">Karine Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baubet</w:t>
+                <w:t xml:space="preserve">Laurent Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pirard</w:t>
+                <w:t xml:space="preserve">Bernard Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Rabet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petitclerc</w:t>
+                <w:t xml:space="preserve">Jean-Marc Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2019.11.018⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87 (5), pp.467--473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489575v1</w:t>
+                <w:t xml:space="preserve">hal-03855934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-World Care for Individuals Aged over Fifty with Fractures in France: Evidence for a Wide Care Gap\textendashThe EPIFRACT Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors associated with PTSD and partial PTSD among first responders following the Paris terror attacks in November 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Motreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Briot</w:t>
+                <w:t xml:space="preserve">Thierry Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Grange</w:t>
+                <w:t xml:space="preserve">Philippe Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cortet</w:t>
+                <w:t xml:space="preserve">Gabrielle Rabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Feron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+                <w:t xml:space="preserve">Matthieu Petitclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 87 (5), pp.467--473. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121, pp.143-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2019.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855934v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability of on-site rapid HIV/HBV/HCV testing and HBV vaccination among three at-risk populations in distinct community-healthcare outreach centres: the ANRS-SHS 154 CUBE study</w:t>
+                <w:t xml:space="preserve">The determinants of cervical cancer screening uptake in women with obesity: Application of the Andersen's behavioral model to the CONSTANCES survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruxandra Calin</w:t>
+                <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Massari</w:t>
+                <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pialoux</w:t>
+                <w:t xml:space="preserve">Mireille Coeuret-Pellicer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Reydellet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-020-05601-7⟩</w:t>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.51-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10552-019-01251-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03016708v2</w:t>
+                <w:t xml:space="preserve">hal-02550997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragility Fractures in France: Epidemiology, Characteristics and Quality of Life (the EPIFRACT Study)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Feron</w:t>
+                <w:t xml:space="preserve">Non-participation and attrition in a longitudinal study of civilians exposed to the January 2015 terrorist attacks in Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Eilin Stene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydéric Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Motreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Grange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Coulomb</w:t>
+                <w:t xml:space="preserve">Philippe Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Osteoporosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11657-019-0674-2⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-020-00943-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857039v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of cervical cancer screening uptake in women with obesity: Application of the Andersen's behavioral model to the CONSTANCES survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Individual and Contextual Perceptions and of Multiple Neighborhoods on Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ringa</w:t>
+                <w:t xml:space="preserve">Médicoulé Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Coeuret-Pellicer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10552-019-01251-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17061958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550997v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-participation and attrition in a longitudinal study of civilians exposed to the January 2015 terrorist attacks in Paris, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mental Healthcare Utilization among Homeless People in the Greater Paris Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
+                <w:t xml:space="preserve">Valérie Dauriac-Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Eilin Stene</w:t>
+                <w:t xml:space="preserve">Alain Mercuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydéric Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pirard</w:t>
+                <w:t xml:space="preserve">Marie Jeanne Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.63. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (21), pp.8144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-020-00943-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17218144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537040v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Individual and Contextual Perceptions and of Multiple Neighborhoods on Depression</w:t>
+                <w:t xml:space="preserve">Acceptability of on-site rapid HIV/HBV/HCV testing and HBV vaccination among three at-risk populations in distinct community-healthcare outreach centres: the ANRS-SHS 154 CUBE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médicoulé Traoré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+                <w:t xml:space="preserve">Ruxandra Calin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Massari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pialoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Reydellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Plenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17061958⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-020-05601-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538967v1</w:t>
+                <w:t xml:space="preserve">inserm-03016708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Healthcare Utilization among Homeless People in the Greater Paris Area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragility Fractures in France: Epidemiology, Characteristics and Quality of Life (the EPIFRACT Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Mercuel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jeanne Guedj</w:t>
+                <w:t xml:space="preserve">Alain Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (21), pp.8144. </w:t>
+              <w:t xml:space="preserve">Archives of Osteoporosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17218144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11657-019-0674-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855940v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of gynaecological check-up and their association with Body Mass Index within the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Sassenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Coeuret-Pellicer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Screening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.096914132091432. </w:t>
@@ -2023,51 +2023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of late cervical cancer screening in the Paris region according to social deprivation and medical densities in daily visited neighborhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médicoulé Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2121,364 +2121,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a systematically offered social and preventive medicine consultation on training and health attitudes of young people not in employment, education or training (NEETs): An interventional study in France</w:t>
+                <w:t xml:space="preserve">Impact of legal status change on undocumented migrants’ health and well-being (Parchemins): protocol of a 4-year, prospective, mixed-methods study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Robert</w:t>
+                <w:t xml:space="preserve">Yves Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Romanello</w:t>
+                <w:t xml:space="preserve">Delphine S. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lesieur</w:t>
+                <w:t xml:space="preserve">Aline Duvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Kergoat</w:t>
+                <w:t xml:space="preserve">Giovanni Ferro-Luzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Dutertre</w:t>
+                <w:t xml:space="preserve">Patrick Bodenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (4), pp.e0216226. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.e028336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-028336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138147v1</w:t>
+                <w:t xml:space="preserve">hal-02172176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of legal status change on undocumented migrants’ health and well-being (Parchemins): protocol of a 4-year, prospective, mixed-methods study</w:t>
+                <w:t xml:space="preserve">Effects of a systematically offered social and preventive medicine consultation on training and health attitudes of young people not in employment, education or training (NEETs): An interventional study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Jackson</w:t>
+                <w:t xml:space="preserve">Sarah Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine S. Courvoisier</w:t>
+                <w:t xml:space="preserve">Lucile Romanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Duvoisin</w:t>
+                <w:t xml:space="preserve">Sophie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Ferro-Luzzi</w:t>
+                <w:t xml:space="preserve">Virginie Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bodenmann</w:t>
+                <w:t xml:space="preserve">Joël Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (5), pp.e028336. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.e0216226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-028336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172176v1</w:t>
+                <w:t xml:space="preserve">hal-02138147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of obesity in differences in cervical cancer screening rates by migration history. The CONSTANCES survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Crampe-Casnabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Coeuret-Pellicer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2921,2125 +2921,2125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare Provision and the Psychological, Somatic and Social Impact on People Involved in the Terror Attacks in January 2015 in Paris: Cohort Study</w:t>
+                <w:t xml:space="preserve">Health and Health Care for Homeless People in Various Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/bjp.2017.63⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (5), pp.948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15050948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871433v1</w:t>
+                <w:t xml:space="preserve">hal-03871434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social vulnerabilities and health conditions of arrestees in the Greater Paris area, France, in 2013: a multicentre cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction to: Development and Application of a Questionnaire to Assess Patient Beliefs in Rheumatoid Arthritis and Axial Spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Berenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Verdier</w:t>
+                <w:t xml:space="preserve">Christophe Hudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Denis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabrielle Cukierman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00414-017-1727-y⟩</w:t>
+              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.2659--2659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10067-018-4241-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912672v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social inequalities in health and mental health in France. The results of a 2010 population-based survey in Paris Metropolitan Area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food Insecurity in Homeless Families in the Paris Region (France): Results from the ENFAMS Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Jacquet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0203676⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (3), pp.420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15030420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885019v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refusal to Provide Healthcare to Sub-Saharan Migrants in France: A Comparison According to Their HIV and HBV Status</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+                <w:t xml:space="preserve">Prevalence of Mental Disorders and Addictions among Homeless People in the Greater Paris Area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosemary Dray Spira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Gosselin</w:t>
+                <w:t xml:space="preserve">Caroline Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky118⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15020241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871440v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Behavior of Sheltered Homeless Children in the French ENFAMS Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Darbeda</w:t>
+                <w:t xml:space="preserve">Healthcare Provision and the Psychological, Somatic and Social Impact on People Involved in the Terror Attacks in January 2015 in Paris: Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Falissard</w:t>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Orri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Melchior</w:t>
+                <w:t xml:space="preserve">Lyderic Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Motreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2105/AJPH.2017.304255⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212 (4), pp.207--214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/bjp.2017.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855939v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation Des Réseaux Bayésiens Comme Technique de Fouille de Données Massives \textendash Application à Des Données de Recours Aux Soins:</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mental health impact on first responders of the November 2015 Paris terror attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Motreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Dimeglio</w:t>
+                <w:t xml:space="preserve">P Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+                <w:t xml:space="preserve">T Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lefèvre</w:t>
+                <w:t xml:space="preserve">P Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.174.0027⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (suppl_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855950v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health impact on first responders of the November 2015 Paris terror attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y Motreff</w:t>
+                <w:t xml:space="preserve">Development and psychometric validation of a patient-reported outcome measure to assess fears in rheumatoid arthritis and axial spondyloarthritis : the Fear Assessment in Inflammatory Rheumatic diseases (FAIR) questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Pirard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Cukierman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.632⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (2), pp.258 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-212000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381152v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and psychometric validation of a patient-reported outcome measure to assess fears in rheumatoid arthritis and axial spondyloarthritis : the Fear Assessment in Inflammatory Rheumatic diseases (FAIR) questionnaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Gossec</w:t>
+                <w:t xml:space="preserve">Utilisation Des Réseaux Bayésiens Comme Technique de Fouille de Données Massives \textendash Application à Des Données de Recours Aux Soins:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dimeglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-212000⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.27--55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.174.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795691v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête de santé publique post-attentats du 13 novembre 2015 (ESPA 13-Novembre) : premiers résultats concernant les intervenants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+                <w:t xml:space="preserve">Adaptive Behavior of Sheltered Homeless Children in the French ENFAMS Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Darbeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Orri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108 (4), pp.503--510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2105/AJPH.2017.304255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950442v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to innovative drugs for metastatic lung cancer treatment in a French nationwide cohort: the TERRITOIRE study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social vulnerabilities and health conditions of arrestees in the Greater Paris area, France, in 2013: a multicentre cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
+                <w:t xml:space="preserve">Emilie Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Emery Cotté</w:t>
+                <w:t xml:space="preserve">Céline Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fernandes</w:t>
+                <w:t xml:space="preserve">Nacer Bourokba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Debieuvre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Chariot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18, pp.1013. </w:t>
+              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (3), pp.897 - 905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-018-4958-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00414-017-1727-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907440v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refusal to provide health care to sub-Saharan African migrants in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social inequalities in health and mental health in France. The results of a 2010 population-based survey in Paris Metropolitan Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouchaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
+                <w:t xml:space="preserve">Elsa Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2468-2667(17)30246-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), pp.e0203676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0203676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954137v1</w:t>
+                <w:t xml:space="preserve">hal-01885019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of a questionnaire to assess patient beliefs in rheumatoid arthritis and axial spondyloarthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Cukierman</w:t>
+                <w:t xml:space="preserve">Refusal to Provide Healthcare to Sub-Saharan Migrants in France: A Comparison According to Their HIV and HBV Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Dray Spira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10067-018-4172-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (5), pp.904--910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826447v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Development and Application of a Questionnaire to Assess Patient Beliefs in Rheumatoid Arthritis and Axial Spondyloarthritis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Berenbaum</w:t>
+                <w:t xml:space="preserve">Enquête de santé publique post-attentats du 13 novembre 2015 (ESPA 13-Novembre) : premiers résultats concernant les intervenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Motreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38-39, pp.756-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888124v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and Health Care for Homeless People in Various Contexts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Vandentorren</w:t>
+                <w:t xml:space="preserve">Refusal to provide health care to sub-Saharan African migrants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Dray Spira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (5), pp.948. </w:t>
+              <w:t xml:space="preserve">Lancet Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.e12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph15050948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2468-2667(17)30246-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871434v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Mental Disorders and Addictions among Homeless People in the Greater Paris Area, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Strat</w:t>
+                <w:t xml:space="preserve">Development and application of a questionnaire to assess patient beliefs in rheumatoid arthritis and axial spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Berenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Cukierman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph15020241⟩</w:t>
+              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.2649-2657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10067-018-4172-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833309v1</w:t>
+                <w:t xml:space="preserve">hal-01826447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Insecurity in Homeless Families in the Paris Region (France): Results from the ENFAMS Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Access to innovative drugs for metastatic lung cancer treatment in a French nationwide cohort: the TERRITOIRE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Scherpereel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Emery Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
+                <w:t xml:space="preserve">Jérôme Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lioret</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Debieuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (3), pp.420. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.1013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph15030420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-4958-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833320v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual determinants of participation in cervical cancer screening in France, 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5116,103 +5116,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental health impact among first responders following the November 2015 Paris terror attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Motreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (suppl_3), </w:t>
@@ -5263,90 +5263,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival inequalities in patients with lung cancer in France: A nationwide cohort study (the TERRITOIRE Study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chouaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debieuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Scherpereel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (8), pp.e0182798. </w:t>
@@ -5384,64 +5384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmet healthcare needs in homeless women with children in the Greater Paris area in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Brondeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5495,663 +5495,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate methods for the analysis of complex and big data in forensic sciences. Application to age estimation in living persons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chariot</w:t>
+                <w:t xml:space="preserve">Asthma-Like Symptoms in Homeless Children in the Greater Paris Area in 2013: Prevalence, Associated Factors and Utilization of Healthcare Services in the ENFAMS Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2016.05.014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320693v1</w:t>
+                <w:t xml:space="preserve">hal-01304344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma-Like Symptoms in Homeless Children in the Greater Paris Area in 2013: Prevalence, Associated Factors and Utilization of Healthcare Services in the ENFAMS Survey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marguet</w:t>
+                <w:t xml:space="preserve">Quartiers et effets de quartier. Analyse de la variabilité de la taille des quartiers perçus dans l'agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 708, pp.119-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304344v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartiers et effets de quartier. Analyse de la variabilité de la taille des quartiers perçus dans l'agglomération parisienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotional and behavioral difficulties in children growing up homeless in Paris. Results of the ENFAMS survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+                <w:t xml:space="preserve">M Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vuillermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2016.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322743v2</w:t>
+                <w:t xml:space="preserve">hal-01372440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional and behavioral difficulties in children growing up homeless in Paris. Results of the ENFAMS survey</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correction: Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372440v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate methods for the analysis of complex and big data in forensic sciences. Application to age estimation in living persons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150875. </w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2016.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313745v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervical cancer screening among homeless women in the Greater Paris Area (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6224,51 +6224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refusal to provide health care to people with HIV in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Toullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6348,871 +6348,871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does healthy food access matter in a French urban setting ?</w:t>
+                <w:t xml:space="preserve">Is There Still a French Eating Model? A Taxonomy of Eating Behaviors in Adults Living in the Paris Metropolitan Area in 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Caillavet</w:t>
+                <w:t xml:space="preserve">Julien Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gayaneh Kyureghian</w:t>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo Nayga, Jr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline Ferrant</w:t>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajae/aav031⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0119161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630242v1</w:t>
+                <w:t xml:space="preserve">hal-01227718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which adults in the Paris metropolitan area have never been tested for HIV? A 2010 multilevel, cross-sectional, population-based study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+                <w:t xml:space="preserve">Marie-Catherine Grupposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Catherine Grupposo</w:t>
+                <w:t xml:space="preserve">Rosemary Dray-Spira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15, pp.278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12879-015-1006-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01188194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why underserved patients do not consult their general practitioner for depression: results of a qualitative and a quantitative survey at a free outpatient clinic in Paris, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Rondet</w:t>
+                <w:t xml:space="preserve">Does healthy food access matter in a French urban setting ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+                <w:t xml:space="preserve">Gayaneh Kyureghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sebastien Cadwallader</w:t>
+                <w:t xml:space="preserve">Rodolfo Nayga, Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lebas</w:t>
+                <w:t xml:space="preserve">Coline Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (1), pp.57. </w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, September 11, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12875-015-0273-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aav031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155489v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why underserved patients do not consult their general practitioner for depression: results of a qualitative and a quantitative survey at a free outpatient clinic in Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Cadwallader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131463⟩</w:t>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-015-0273-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187406v1</w:t>
+                <w:t xml:space="preserve">hal-01155489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of migration origin on individual protection strategies against sexual transmission of HIV in Paris metropolitan area, SIRS cohort study, France.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0131463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-015-2051-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01188085v1</w:t>
+                <w:t xml:space="preserve">hal-01187406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There Still a French Eating Model? A Taxonomy of Eating Behaviors in Adults Living in the Paris Metropolitan Area in 2010</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of migration origin on individual protection strategies against sexual transmission of HIV in Paris metropolitan area, SIRS cohort study, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+                <w:t xml:space="preserve">Thomas Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Costagliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0119161. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-015-2051-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227718v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01188085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food insecurity, a determinant of obesity? - an analysis from a population-based survey in the paris metropolitan area, 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7253,542 +7253,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00992188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Multivariate Clustering Techniques to Health Data: The 4 Types of Healthcare Utilization in the Paris Metropolitan Area</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+                <w:t xml:space="preserve">Chronic air pollution and social deprivation as modifiers of the association between high temperature and daily mortality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Oulhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115064⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-069X-13-53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366300v1</w:t>
+                <w:t xml:space="preserve">hal-01070538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic air pollution and social deprivation as modifiers of the association between high temperature and daily mortality.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+                <w:t xml:space="preserve">Reporting of patient-perceived impact of rheumatoid arthritis and axial spondyloarthritis over 10 years: a systematic literature review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Berenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lamiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Russo-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-069X-13-53⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (7), pp.1274-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/ket480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070538v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reporting of patient-perceived impact of rheumatoid arthritis and axial spondyloarthritis over 10 years: a systematic literature review.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Berenbaum</w:t>
+                <w:t xml:space="preserve">The ‘constant size neighbourhood trap’ in accessibility and health studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/ket480⟩</w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (2), pp.338 - 357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098014528393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011805v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘constant size neighbourhood trap’ in accessibility and health studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yan Kestens</w:t>
+                <w:t xml:space="preserve">Applying Multivariate Clustering Techniques to Health Data: The 4 Types of Healthcare Utilization in the Paris Metropolitan Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (2), pp.338 - 357. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e115064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0042098014528393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598081v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of an Emergency Department in Saint-Laurent du Maroni, French Guiana: Does Being Undocumented Make a Difference?</w:t>
               </w:r>
@@ -7826,51 +7826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.586-594. </w:t>
@@ -7908,77 +7908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fears and Beliefs in Rheumatoid Arthritis and Spondyloarthritis: A Qualitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Berenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mathoret-Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8036,471 +8036,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in recourse to HIV testing according to migration origin in the Paris metropolitan area in 2010.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les inégalités sociales et territoriales de santé en milieu urbain. Enseignements de la cohorte SIRS dans l’agglomération parisienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00753603v2</w:t>
+                <w:t xml:space="preserve">hal-03963457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who still eats three meals a day? Findings from a quantitative survey in the Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Masullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63 (In progress), pp.59-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2012.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fears and beliefs in rheumatoid arthritis and spondyloarthritis: a qualitative study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Berenbaum</w:t>
+                <w:t xml:space="preserve">Differences in recourse to HIV testing according to migration origin in the Paris metropolitan area in 2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Halfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (4), pp.842-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10903-012-9742-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128863v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00753603v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Differences in the Association between Socioeconomic Status and Subclinical Atherosclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8616,51 +8586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacha Kaoutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8701,3662 +8671,3692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00874859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and socioeconomic and geographical inequalities of household food insecurity in the Paris region, France, 2010.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">France Caillavet</w:t>
+                <w:t xml:space="preserve">Fears and beliefs in rheumatoid arthritis and spondyloarthritis: a qualitative study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Berenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mathoret-Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Poussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (12), pp.e114350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00903748v1</w:t>
+                <w:t xml:space="preserve">hal-01128863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités sociales et territoriales de santé en milieu urbain. Enseignements de la cohorte SIRS dans l’agglomération parisienne.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence and socioeconomic and geographical inequalities of household food insecurity in the Paris region, France, 2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-13-486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963457v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00903748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrant health in French Guiana: are undocumented immigrants more vulnerable?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lebas</w:t>
+                <w:t xml:space="preserve">Pulmonary tuberculosis diagnostic delays in Chad: a multicenter, hospital-based survey in Ndjamena and Moundou.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeindo Ndeikoundam Ngangro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudeadoum Ngarhounoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosurel Ngangro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngakoutou Rangar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahinda Siriwardana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (1), pp.53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-12-53⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-12-513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00666637v1</w:t>
+                <w:t xml:space="preserve">inserm-00763468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Determinants of tuberculosis diagnosis delay in limited resources countries].</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ndeindo Ndeikoundam Ngangro</w:t>
+                <w:t xml:space="preserve">Overweight according to geographical origin and time spent in France: a cross sectional study in the Paris metropolitan area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Halley Des Fontaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2011.08.064⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-12-937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00666630v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00768698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the effects of medical density on health-seeking behaviours using a multiscale approach to residential and activity spaces: Results from a prospective cohort study in the Paris metropolitan area, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (1), pp.54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1476-072X-11-54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00780570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overweight according to geographical origin and time spent in France: a cross sectional study in the Paris metropolitan area.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Migrant health in French Guiana: are undocumented immigrants more vulnerable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (1), pp.937. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-12-937⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-12-53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00768698v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00666637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary tuberculosis diagnostic delays in Chad: a multicenter, hospital-based survey in Ndjamena and Moundou.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">[Determinants of tuberculosis diagnosis delay in limited resources countries].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeindo Ndeikoundam Ngangro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ngakoutou Rangar</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahinda Siriwardana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Halley Des Fontaines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (1), pp.513. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (1), pp.47-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-12-513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2011.08.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00763468v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00666630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of daily mobility in mental health inequalities: the interactive influence of activity space and neighbourhood of residence on depression.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartilage shield tympanoplasty in children: review of 268 consecutive cases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Roustit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+                <w:t xml:space="preserve">Jérôme Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erea Noel Garabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2011.08.009⟩</w:t>
+              <w:t xml:space="preserve">Archives of Otorhinolaryngology - Head &amp; Neck Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 137 (1), pp.24-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/archoto.2010.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624590v2</w:t>
+                <w:t xml:space="preserve">inserm-00558570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of stroke and socioeconomic neighborhood characteristics: an ecological analysis of Dijon stroke registry.</w:t>
+                <w:t xml:space="preserve">Incidence of ischaemic stroke according to income level among older people: the 3C study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Durier</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dufouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Alpérovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen A. Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.110.596429⟩</w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.116-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afq142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00588820v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00544031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender, socioeconomic status, migration origin and neighbourhood of residence are barriers to HIV testing in the Paris metropolitan area.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosemary Dray-Spira</w:t>
+                <w:t xml:space="preserve">Incidence of stroke and socioeconomic neighborhood characteristics: an ecological analysis of Dijon stroke registry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09540121.2011.579940⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (5), pp.1201-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.110.596429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712743v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00588820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family social environment in childhood and self-rated health in young adulthood.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">The role of daily mobility in mental health inequalities: the interactive influence of activity space and neighbourhood of residence on depression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-11-949⟩</w:t>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73 (8), pp.1133-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2011.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00664157v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624590v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insécurité alimentaire dans l'agglomération parisienne : prévalence et inégalités socio-territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49-50, pp.515-521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time since the last HIV test and migration origin in the Paris metropolitan area, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09540121.2011.554522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the spatial variability in incidence of coronary heart disease in the Gazel cohort: the impact of area socioeconomic position and mediating role of risk factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 65 (2), pp.137-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jech.2009.087379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00452796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total ossiculoplasty in children: predictive factors and long-term follow-up.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gender, socioeconomic status, migration origin and neighbourhood of residence are barriers to HIV testing in the Paris metropolitan area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Massari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Dray-Spira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Otolaryngology Head and Neck Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 137 (12), pp.1240-6. </w:t>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/archoto.2011.204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2011.579940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00656786v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time since the last HIV test and migration origin in the Paris metropolitan area, France.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Family social environment in childhood and self-rated health in young adulthood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09540121.2011.554522⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-11-949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00588816v1</w:t>
+                <w:t xml:space="preserve">inserm-00664157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartilage shield tympanoplasty in children: review of 268 consecutive cases.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Total ossiculoplasty in children: predictive factors and long-term follow-up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Roger</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moya-Plana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erea Noel Garabédian</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erea-Noel Garabedian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Otorhinolaryngology - Head &amp; Neck Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/archoto.2010.229⟩</w:t>
+              <w:t xml:space="preserve">Archives of Otolaryngology Head and Neck Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 137 (12), pp.1240-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/archoto.2011.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00558570v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00656786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of ischaemic stroke according to income level among older people: the 3C study.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time since the last HIV test and migration origin in the Paris metropolitan area, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Massari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2011.554522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ageing/afq142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00544031v1</w:t>
+                <w:t xml:space="preserve">inserm-00588816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combined effects of activity space and neighbourhood of residence on participation in preventive health-care activities: The case of cervical screening in the Paris metropolitan area (France).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+                <w:t xml:space="preserve">Incertitudes et dynamiques des évaluations dans les mondes artistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health &amp; Place</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2010.04.009⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.167-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.006.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00510306v1</w:t>
+                <w:t xml:space="preserve">halshs-00779658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'information en santé sur Internet : une analyse contextuelle des données de la cohorte SIRS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Renahy</w:t>
+                <w:t xml:space="preserve">The combined effects of activity space and neighbourhood of residence on participation in preventive health-care activities: The case of cervical screening in the Paris metropolitan area (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health &amp; Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (5), pp.838-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2010.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00458938v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00510306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring mediating factors in the association between parental psychological distress and psychosocial maladjustment in adolescence.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Recherche d'information en santé sur Internet : une analyse contextuelle des données de la cohorte SIRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (HS2), pp.27-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00457553v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00458938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of the frequency of online health information seeking: results of a web-based survey conducted in France in 2007.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatics for Health and Social Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (1), pp.25-39. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/17538150903358784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00471888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food insecurity: could school food supplementation help break cycles of intergenerational transmission of social inequalities?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Exploring mediating factors in the association between parental psychological distress and psychosocial maladjustment in adolescence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Judith Martin</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1542/peds.2009-3574⟩</w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (7), pp.597-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00787-010-0094-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00543829v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00457553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration, health, and care in French overseas territories.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lebas</w:t>
+                <w:t xml:space="preserve">Food insecurity: could school food supplementation help break cycles of intergenerational transmission of social inequalities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(10)62169-1⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 126 (6), pp.1174-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2009-3574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00544023v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00543829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration, health and access to care in Mayotte Island in 2007: lessons learned from a representative survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration, health, and care in French overseas territories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2010.04.006⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 376 (9755), pp.1827-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(10)62169-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00514271v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00544023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otologic features in children with primary ciliary dyskinesia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration, health and access to care in Mayotte Island in 2007: lessons learned from a representative survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Prulière-Escabasse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aline Tamalet</w:t>
+                <w:t xml:space="preserve">Madina Querre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Otolaryngology Head and Neck Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/archoto.2010.183⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (4), pp.237-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2010.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00561338v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00514271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitudes et dynamiques des évaluations dans les mondes artistiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Otologic features in children with primary ciliary dyskinesia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Prulière-Escabasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Fauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bessy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aline Tamalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6, pp.167-174. </w:t>
+              <w:t xml:space="preserve">Archives of Otolaryngology Head and Neck Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136 (11), pp.1121-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.006.0167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/archoto.2010.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00779658v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00561338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tongue-retaining device: efficacy and side effects in obstructive sleep apnea syndrome.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure to interparental violence and psychosocial maladjustment in the adult life course: advocacy for early prevention.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane S. Lazard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Fragny</w:t>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Clin Sleep Med</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (7), pp.563-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2008.077750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00452395v1</w:t>
+                <w:t xml:space="preserve">inserm-00415975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to interparental violence and psychosocial maladjustment in the adult life course: advocacy for early prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Roustit</w:t>
+                <w:t xml:space="preserve">G Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Renahy</w:t>
+                <w:t xml:space="preserve">S Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63 (7), pp.563-n/a. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jech.2008.077750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to interparental violence and psychosocial maladjustment in the adult life course: advocacy for early prevention.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Renahy</w:t>
+                <w:t xml:space="preserve">The tongue-retaining device: efficacy and side effects in obstructive sleep apnea syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane S. Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Guernec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+                <w:t xml:space="preserve">Dorothée Fragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J Clin Sleep Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (5), pp.431-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00415975v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00452395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reimbursement of malaria chemoprophylaxis for travellers from Europe to Sub-Saharan Africa: Cost-effectiveness analysis from the perspective of the French national health insurance system.</w:t>
               </w:r>
@@ -12476,51 +12476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residential environment and blood pressure in the PRIME Study: is the association mediated by body mass index and waist circumference?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ducimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12604,265 +12604,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00311474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopmental consequences of very preterm births.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Roustit</w:t>
+                <w:t xml:space="preserve">Health information seeking on the Internet: a double divide? Results from a representative survey in the Paris metropolitan area, France, 2005-2006.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 372 (9633), pp.116. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(08)61032-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-8-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00311471v1</w:t>
+                <w:t xml:space="preserve">inserm-00268767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health information seeking on the Internet: a double divide? Results from a representative survey in the Paris metropolitan area, France, 2005-2006.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+                <w:t xml:space="preserve">Neurodevelopmental consequences of very preterm births.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8, pp.69. </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 372 (9633), pp.116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-8-69⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(08)61032-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00268767v1</w:t>
+                <w:t xml:space="preserve">inserm-00311471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Internet and health: lessons learned from the French national survey on households living conditions in 2005].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12909,90 +12909,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs biographiques et contextuels de la dépression : analyses à partir des données de la cohorte SIRS, agglomération parisienne, 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13024,239 +13024,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00416032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHIST: A web-based survey on health information seeking on Internet in France, 2007.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lesieur</w:t>
+                <w:t xml:space="preserve">Family breakup and adolescents' psychosocial maladjustment: public health implications of family disruptions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120 (4), pp.e984-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2006-3172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00311473v1</w:t>
+                <w:t xml:space="preserve">inserm-00139000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family breakup and adolescents' psychosocial maladjustment: public health implications of family disruptions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Roustit</w:t>
+                <w:t xml:space="preserve">WHIST: A web-based survey on health information seeking on Internet in France, 2007.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1090-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1542/peds.2006-3172⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00139000v1</w:t>
+                <w:t xml:space="preserve">inserm-00311473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -13344,1341 +13344,1341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00196777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial clustering of mental disorders and associated characteristics of the neighbourhood context in Malmö, Sweden, in 2001.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SLC26A4 gene is frequently involved in nonsyndromic hearing impairment with enlarged vestibular aqueduct in Caucasian populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alastair H. Leyland</w:t>
+                <w:t xml:space="preserve">Sébastien Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clive E. Sabel</w:t>
+                <w:t xml:space="preserve">Hélène Blons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Feldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lennart Råstam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech.2005.040360⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (6), pp.773-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.ejhg.5201611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00089332v1</w:t>
+                <w:t xml:space="preserve">inserm-00102388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower utilization of primary, specialty and preventive care services by individuals residing with persons in poor health.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+                <w:t xml:space="preserve">Internet uses for health information seeking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, pp.263-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00083674v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00083667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenital stapes ankylosis: study of 28 cases and surgical results.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rouillon</w:t>
+                <w:t xml:space="preserve">Lower utilization of primary, specialty and preventive care services by individuals residing with persons in poor health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Navaie-Waliser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Viboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laryngoscope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.mlg.0000227501.78004.f6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (2), pp.209-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cki094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00102387v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00083674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLC26A4 gene is frequently involved in nonsyndromic hearing impairment with enlarged vestibular aqueduct in Caucasian populations.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Feldmann</w:t>
+                <w:t xml:space="preserve">Spatial clustering of mental disorders and associated characteristics of the neighbourhood context in Malmö, Sweden, in 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair H. Leyland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive E. Sabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Råstam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.ejhg.5201611⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (5), pp.427-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2005.040360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00102388v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00089332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet uses for health information seeking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Renahy</w:t>
+                <w:t xml:space="preserve">Congenital stapes ankylosis: study of 28 cases and surgical results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laryngoscope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 116 (7), pp.1153-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.mlg.0000227501.78004.f6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00083667v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00102387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a spatial perspective with the multilevel analytical approach in neighborhood studies: the case of mental and behavioral disorders due to psychoactive substance use in Malmo, Sweden, 2001.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violences conjugales : repérer et aider les victimes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Merlo</w:t>
+                <w:t xml:space="preserve">Cécile Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S V Subramanian</w:t>
+                <w:t xml:space="preserve">Jean Cabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W. Lynch</w:t>
+                <w:t xml:space="preserve">Valérie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rev Prat MG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 702/703, pp.945-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00000016v1</w:t>
+                <w:t xml:space="preserve">inserm-00089343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences conjugales : repérer et aider les victimes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Area-level determinants of specialty care utilization in France: a multilevel analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Morvant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Leclercq</w:t>
+                <w:t xml:space="preserve">Philippe Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rev Prat MG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 119 (2), pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2004.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00089343v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00083681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area-level determinants of specialty care utilization in France: a multilevel analysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Comparison of a spatial perspective with the multilevel analytical approach in neighborhood studies: the case of mental and behavioral disorders due to psychoactive substance use in Malmo, Sweden, 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
+                <w:t xml:space="preserve">S V Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guilbert</w:t>
+                <w:t xml:space="preserve">John W. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 119 (2), pp.97-104. </w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 162 (2), pp.171-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2004.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwi175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00083681v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00000016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du contexte de résidence sur les comportements de recours aux soins : l'apport des méthodes d'analyse multiniveau et spatiale.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+                <w:t xml:space="preserve">Original approach to the individual characteristics associated with forgone healthcare: a study in underprivileged areas, Paris region, France, 2001-2003.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'économie de la santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (4), pp.361-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cki096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00139586v1</w:t>
+                <w:t xml:space="preserve">inserm-00000013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original approach to the individual characteristics associated with forgone healthcare: a study in underprivileged areas, Paris region, France, 2001-2003.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+                <w:t xml:space="preserve">Comparison of a spatial approach with the multilevel approach for investigating place effects on health: the example of healthcare utilisation in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (6), pp.517-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2004.025478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cki096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00000013v1</w:t>
+                <w:t xml:space="preserve">inserm-00083682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a spatial approach with the multilevel approach for investigating place effects on health: the example of healthcare utilisation in France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Influence du contexte de résidence sur les comportements de recours aux soins : l'apport des méthodes d'analyse multiniveau et spatiale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 104, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech.2004.025478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00083682v1</w:t>
+                <w:t xml:space="preserve">inserm-00139586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The moral career of poor patients in free clinics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14738,77 +14738,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to general practitioner services: the disabled elderly lag behind in underserved areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Veugelers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14855,51 +14855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel accès aux soins pour les plus démunis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14931,433 +14931,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00139584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multilevel analysis of tobacco use and tobacco consumption levels in France: are there any combination risk groups?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Re: &amp;quot;Detecting patterns of occupational illness clustering with alternating logistic regressions applied to longitudinal data&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbert</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiy Bobashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 160, 505-6; author reply 506-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwh216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00083686v1</w:t>
+                <w:t xml:space="preserve">inserm-00083683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re: &amp;quot;Detecting patterns of occupational illness clustering with alternating logistic regressions applied to longitudinal data&amp;quot;.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">A multilevel analysis of tobacco use and tobacco consumption levels in France: are there any combination risk groups?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan Merlo</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (2), pp.186-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aje/kwh216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00083683v1</w:t>
+                <w:t xml:space="preserve">inserm-00083686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[The access to care of underserved populations: a research among free clinics patients in the Paris area]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+                <w:t xml:space="preserve">Tobacco and alcohol consumption, sedentary lifestyle and overweightness in France: a multilevel analysis of individual and area-level determinants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 51, pp.577-88</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (6), pp.531-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00083688v1</w:t>
+                <w:t xml:space="preserve">inserm-00089341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobacco and alcohol consumption, sedentary lifestyle and overweightness in France: a multilevel analysis of individual and area-level determinants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+                <w:t xml:space="preserve">[The access to care of underserved populations: a research among free clinics patients in the Paris area]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 18 (6), pp.531-8</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51, pp.577-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00089341v1</w:t>
+                <w:t xml:space="preserve">inserm-00083688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[The contribution of multilevel models in contextual analysis in the field of social epidemiology: a review of literature]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15395,64 +15395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Consequences of domestic violence on women's health and their management in primary health care]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15522,77 +15522,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meals synchronization. A cross-cultural comparison of eating times in Santiago (Chile) and Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Giacoman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Devilat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15641,226 +15641,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires et santé. Identifier les populations vulnérables et les territoires prioritaires en analysant conjointement les espaces de résidence et de mobilité des individus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Vallée</w:t>
+                <w:t xml:space="preserve">Food insecurity in the Paris metropolitan area. An analysis of the SIRS cohort in 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEA World Congress of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Epidemiological Association (IEA). USA., Aug 2011, Edinburgh, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2011.142976m.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353397v1</w:t>
+                <w:t xml:space="preserve">hal-02746419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food insecurity in the Paris metropolitan area. An analysis of the SIRS cohort in 2010</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">France Caillavet</w:t>
+                <w:t xml:space="preserve">Territoires et santé. Identifier les populations vulnérables et les territoires prioritaires en analysant conjointement les espaces de résidence et de mobilité des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA World Congress of Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.466-470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech.2011.142976m.51⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02746419v1</w:t>
+                <w:t xml:space="preserve">hal-01353397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16009,51 +16009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès aux soins des personnes confrontées à de multiples facteurs de vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16127,51 +16127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to healthcare for people facing multiple health vulnerabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16258,51 +16258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Vanbiervliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16359,51 +16359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Vanbiervliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16561,51 +16561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence française de développement, pp.117, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -16709,233 +16709,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00452211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to healthcare for undocumented migrants in 11 European countries</w:t>
+                <w:t xml:space="preserve">Les inégalités sociales et territoriales de santé dans l'agglomération parisienne. Une analyse de la cohorte Sirs (2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Médecins du Monde European observatory on access to healthcare. Médecins du Monde, pp.154, 2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les cahiers de l'ONZUS. Délégation interministérielle à la Ville, pp.105, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00419971v1</w:t>
+                <w:t xml:space="preserve">inserm-00415971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités sociales et territoriales de santé dans l'agglomération parisienne. Une analyse de la cohorte Sirs (2005)</w:t>
+                <w:t xml:space="preserve">Access to healthcare for undocumented migrants in 11 European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Les cahiers de l'ONZUS. Délégation interministérielle à la Ville, pp.105, 2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Médecins du Monde European observatory on access to healthcare. Médecins du Monde, pp.154, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00415971v1</w:t>
+                <w:t xml:space="preserve">inserm-00419971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European survey on undocumented migrant's access to health care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16986,207 +16986,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00416004v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et expériences de soins : de l'individu à l'environnement social.</w:t>
+                <w:t xml:space="preserve">Santé et recours aux soins des populations vulnérables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vuibert, pp.300, 2005</w:t>
+              <w:t xml:space="preserve">Editions Inserm, pp.325, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00083691v1</w:t>
+                <w:t xml:space="preserve">inserm-00083693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et recours aux soins des populations vulnérables.</w:t>
+                <w:t xml:space="preserve">Santé et expériences de soins : de l'individu à l'environnement social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions Inserm, pp.325, 2005</w:t>
+              <w:t xml:space="preserve">Vuibert, pp.300, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00083693v1</w:t>
+                <w:t xml:space="preserve">inserm-00083691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samenta : rapport sur la santé mentale et les addictions chez les personnes sans logement personnel d'Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17217,51 +17217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mégapoles face au défi des nouvelles inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17425,51 +17425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé publique, l'état des savoirs (sous la dir. de Didier Fassin, Boris Hauray)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.279-290, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17643,259 +17643,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00139577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saude e desigualdades sociais: novas abordagens epidemiologicas.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Pardini Picudo Véras M. </w:t>
+                <w:t xml:space="preserve">The social and spatial distribution of mental and behavioral disorders related to psychoactive substance use in the city of Malmö, Sweden, 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thor Lithman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ake Boalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kinger LV. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desigualdades e rupturas sociais em metropoles contemporâneas.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editatora da PUC-SP, pp.105-116, 2005</w:t>
+              <w:t xml:space="preserve">Focus on Lifestyle and Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Publishers, pp.246, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00139579v1</w:t>
+                <w:t xml:space="preserve">inserm-00139574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social and spatial distribution of mental and behavioral disorders related to psychoactive substance use in the city of Malmö, Sweden, 2001.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Kinger LV. </w:t>
+                <w:t xml:space="preserve">Saude e desigualdades sociais: novas abordagens epidemiologicas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pardini Picudo Véras M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Lifestyle and Health Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nova Science Publishers, pp.246, 2005</w:t>
+              <w:t xml:space="preserve">Desigualdades e rupturas sociais em metropoles contemporâneas.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editatora da PUC-SP, pp.105-116, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00139574v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00139579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et ruptures sociales dans les Zones Urbaines Sensibles d’Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17976,64 +17976,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">États de santé, recours aux soins et modes de fréquentation des personnes en situation précaire consultant des centres de soins gratuits : le projet 'Précar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In : Joubert M; Chauvin P; Facy F; Ringa V; Siwek P; Terra JL (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précarisation, risques et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Inserm, pp.99-117, 2001, 2-85598-773-3</w:t>
@@ -18120,51 +18120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Vanbiervliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18270,64 +18270,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renoncement aux soins pour raisons financières dans l'agglomération parisienne : déterminants sociaux et évolution entre 2005 et 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18729,90 +18729,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALISIRS. Les inégalités sociales et teritoriales des pratiques alimentaires, de l'obésité et de l'insécurité alimentaire dans l'agglomération parisienne en 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19003,51 +19003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05288533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Scarlett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mediavilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24066-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05288542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Dib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadohealth.2024.01.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05311867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renaudie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2022.2083894" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2021.1874218" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Longfier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02489575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Motreff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baubet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pirard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rabet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petitclerc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2019.11.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Feron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.04.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/inserm-03016708v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Calin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Reydellet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Plenel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05601-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03857039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11657-019-0674-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna-Eve Franck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Coeuret-Pellicer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-019-01251-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02537040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Eilin Stene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Aubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-020-00943-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dicoul&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17061958" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laporte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dauriac-Le Masson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercuel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Guedj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17218144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02551021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rigal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sassenou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0969141320914323" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03118245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.07.027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02877317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00212-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02138147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Romanello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lesieur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kergoat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dutertre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216226" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172176v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jackson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S. Courvoisier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Duvoisin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferro-Luzzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bodenmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028336" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Crampe-Casnabet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2018.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Aznague" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16244878" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871441v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgrees Du Lou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2019.1576842" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02278697v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-019-1004-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871433v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vandentorren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic Aubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2017.63" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01912672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verdier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Bourokba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chariot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-017-1727-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01885019v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203676" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray Spira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky118" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Darbeda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2017.304255" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.174.0027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381152v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Motreff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pirard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baubet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chauvin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vandentorren" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.632" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795691v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hudry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Cukierman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-212000" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03950442v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907440v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scherpereel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Emery Cott&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fernandes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debieuvre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4958-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954137v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(17)30246-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826447v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berenbaum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-018-4172-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888124v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-018-4241-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871434v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15050948" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine D&#233;trez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020241" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833320v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin-Fernandez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030420" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525834v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Araujo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2017.04.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx186.254" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Choua&#239;d" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182798" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587399v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Brondeel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184138" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320693v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2016.05.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304344v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefeuvre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153872" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322743v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01372440v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roze" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vuillermoz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Melchior" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.05.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313745v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delbarre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150875" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roze" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rondet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000225" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Toullier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benayoun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)30126-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630242v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaneh Kyureghian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Nayga, Jr" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferrant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aav031" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01188194v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Grupposo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-1006-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155489v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Cadwallader" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-015-0273-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187406v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131463" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01188085v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-2051-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227718v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119161" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992188v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362343" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366300v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115064" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01070538v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oulhote" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-13-53" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01011805v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamiraud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Russo-Marie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/ket480" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014528393" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00870068v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Florence" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-013-9919-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344720v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathoret-Philibert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poussiere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114350" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753603v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beltzer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Halfen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-012-9742-z" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647714v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Masullo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2012.12.012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGW1GK2H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128863v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437437v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080195" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874859v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacha Kaoutar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-151" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00903748v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grillo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-486" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963457v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-53" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666630v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeindo Ndeikoundam Ngangro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2011.08.064" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780570v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-11-54" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768698v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-937" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00763468v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudeadoum Ngarhounoum" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosurel Ngangro" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngakoutou Rangar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahinda Siriwardana" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-513" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624590v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roustit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2011.08.009" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588820v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Durier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.596429" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712743v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Massari" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2011.579940" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664157v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campoy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Renahy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary King" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-949" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645744v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687728v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2011.554522" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452796v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2009.087379" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00656786v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nevoux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moya-Plana" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Denoyelle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erea-Noel Garabedian" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archoto.2011.204" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588816v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00558570v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erea Noel Garab&#233;dian" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archoto.2010.229" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544031v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alp&#233;rovitch" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pico" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Ritchie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afq142" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00510306v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.04.009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00458938v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457553v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-010-0094-8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00471888v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17538150903358784" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00543829v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hamelin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2009-3574" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544023v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(10)62169-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00514271v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sissoko" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Querre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.04.006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00561338v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pruli&#232;re-Escabasse" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fauroux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tamalet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archoto.2010.183" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779658v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0167" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452395v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S. Lazard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blumen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Fragny" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477864v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roustit" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Renahy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guernec" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lesieur" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Parizot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.077750" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415975v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415983v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pistone" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Schwarzinger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Receveur" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2008.03.002" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311474v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Haas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Montaye" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0b013e3282fd991f" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311471v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(08)61032-6" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00268767v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-8-69" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00282536v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.01.009" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416032v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311473v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139000v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2006-3172" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196777v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hervouet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089332v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair H. Leyland" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Sabel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart R&#229;stam" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2005.040360" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083674v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Navaie-Waliser" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viboud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki094" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102387v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Albert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouillon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Denoyelle" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mlg.0000227501.78004.f6" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGFL4P9M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102388v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blons" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jonard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Feldmann" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201611" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083667v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000016v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Merlo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Subramanian" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Lynch" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwi175" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089343v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morvant" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cabanne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leclercq" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083681v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbert" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2004.05.006" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139586v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000013v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bazin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki096" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083682v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2004.025478" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083684v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2005.02.005" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083678v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Veugelers" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki082" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139584v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083686v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083683v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Bobashev" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwh216" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083688v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089341v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089340v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089334v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788581v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giacoman" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Devilat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ayala" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353397v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746419v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2011.142976m.51" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493906v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Rodriguez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Nuenberg" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fille" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio-Ezequiel Aranda-Fernandez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316094v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanbiervliet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vicart" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316096v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992161v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01053008v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809395v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00595137v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Carde" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452211v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Estecahandy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00419971v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415971v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416004v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Drouot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomasino" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083691v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083693v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00471925v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934678v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Firdion" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089344v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979776v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415993v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139577v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;n&#233;dicte de Montaigne" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139579v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139574v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gaignard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Lithman" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Boalt" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935429v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935412v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992172v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00695827v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00645136v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415987v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493902v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Nuernberg" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ezequiel Arana-Fernandez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983426v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauveaud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ferrand" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810623v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05288533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Scarlett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mediavilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24066-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05288542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Dib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadohealth.2024.01.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05311867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renaudie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2022.2083894" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2021.1874218" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Longfier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855934v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Feron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.04.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02489575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Motreff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baubet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pirard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rabet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petitclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2019.11.018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna-Eve Franck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Coeuret-Pellicer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-019-01251-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02537040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Eilin Stene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-020-00943-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dicoul&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17061958" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laporte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dauriac-Le Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Guedj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17218144" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/inserm-03016708v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Calin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Reydellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Plenel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05601-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03857039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11657-019-0674-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02551021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rigal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sassenou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0969141320914323" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03118245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.07.027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02877317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00212-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jackson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S. Courvoisier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Duvoisin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferro-Luzzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bodenmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028336" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02138147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Romanello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lesieur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kergoat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dutertre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216226" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Crampe-Casnabet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2018.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Aznague" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16244878" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871441v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgrees Du Lou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2019.1576842" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02278697v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-019-1004-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vandentorren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15050948" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berenbaum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hudry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Cukierman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-018-4241-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833320v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin-Fernandez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030420" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833309v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine D&#233;trez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020241" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic Aubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2017.63" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381152v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Motreff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pirard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baubet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chauvin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vandentorren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.632" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-212000" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855950v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.174.0027" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Darbeda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2017.304255" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01912672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verdier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Bourokba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chariot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-017-1727-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01885019v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203676" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray Spira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky118" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03950442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954137v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(17)30246-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826447v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-018-4172-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907440v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scherpereel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Emery Cott&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fernandes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debieuvre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4958-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525834v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Araujo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2017.04.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx186.254" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Choua&#239;d" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182798" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587399v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Brondeel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184138" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304344v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefeuvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153872" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322743v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01372440v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roze" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vuillermoz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Melchior" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.05.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313745v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delbarre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150875" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2016.05.014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roze" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rondet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000225" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Toullier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benayoun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)30126-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227718v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119161" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01188194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Grupposo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-1006-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630242v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaneh Kyureghian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Nayga, Jr" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferrant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aav031" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155489v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Cadwallader" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-015-0273-2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131463" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01188085v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-2051-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992188v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362343" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01070538v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oulhote" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-13-53" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01011805v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamiraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Russo-Marie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/ket480" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598081v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014528393" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366300v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115064" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00870068v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Florence" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-013-9919-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344720v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathoret-Philibert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poussiere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114350" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963457v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647714v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Masullo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2012.12.012" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGW1GK2H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753603v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beltzer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Halfen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-012-9742-z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437437v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080195" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874859v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacha Kaoutar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-151" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128863v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00903748v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grillo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-486" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00763468v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeindo Ndeikoundam Ngangro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudeadoum Ngarhounoum" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosurel Ngangro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngakoutou Rangar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahinda Siriwardana" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-513" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768698v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-937" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780570v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-11-54" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666637v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-53" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666630v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2011.08.064" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00558570v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nevoux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Denoyelle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erea Noel Garab&#233;dian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archoto.2010.229" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544031v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alp&#233;rovitch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pico" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Ritchie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afq142" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588820v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Durier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.596429" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624590v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roustit" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2011.08.009" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645744v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687728v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Massari" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2011.554522" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452796v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2009.087379" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712743v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2011.579940" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664157v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campoy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Renahy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary King" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-949" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00656786v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moya-Plana" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erea-Noel Garabedian" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archoto.2011.204" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588816v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779658v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0167" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00510306v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.04.009" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00458938v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00471888v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17538150903358784" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457553v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-010-0094-8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00543829v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hamelin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2009-3574" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544023v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(10)62169-1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00514271v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sissoko" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Querre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.04.006" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00561338v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pruli&#232;re-Escabasse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fauroux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tamalet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archoto.2010.183" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415975v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.077750" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477864v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roustit" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Renahy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guernec" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lesieur" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Parizot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452395v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S. Lazard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blumen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Fragny" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415983v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pistone" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Schwarzinger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Receveur" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2008.03.002" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311474v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Haas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Montaye" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0b013e3282fd991f" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00268767v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-8-69" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311471v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(08)61032-6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00282536v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.01.009" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416032v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139000v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2006-3172" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311473v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196777v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hervouet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102388v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blons" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jonard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Feldmann" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201611" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083667v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083674v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Navaie-Waliser" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viboud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki094" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089332v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair H. Leyland" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Sabel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart R&#229;stam" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2005.040360" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102387v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Albert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouillon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Denoyelle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mlg.0000227501.78004.f6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGFL4P9M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089343v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morvant" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cabanne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leclercq" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083681v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2004.05.006" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000016v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Merlo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Subramanian" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Lynch" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwi175" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000013v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bazin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki096" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083682v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2004.025478" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139586v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083684v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2005.02.005" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083678v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Veugelers" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki082" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139584v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083683v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Bobashev" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwh216" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083686v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089341v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083688v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089340v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089334v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788581v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giacoman" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Devilat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ayala" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746419v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2011.142976m.51" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353397v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493906v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Rodriguez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Nuenberg" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fille" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio-Ezequiel Aranda-Fernandez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316094v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanbiervliet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vicart" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316096v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992161v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01053008v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809395v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00595137v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Carde" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452211v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Estecahandy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415971v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00419971v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416004v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Drouot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomasino" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083693v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083691v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00471925v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934678v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Firdion" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089344v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979776v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415993v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139577v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;n&#233;dicte de Montaigne" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139574v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gaignard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Lithman" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Boalt" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139579v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935429v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935412v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992172v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00695827v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00645136v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415987v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493902v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Nuernberg" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ezequiel Arana-Fernandez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983426v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauveaud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ferrand" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810623v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>