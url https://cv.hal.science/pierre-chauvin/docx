--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -715,161 +715,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-World Care for Individuals Aged over Fifty with Fractures in France: Evidence for a Wide Care Gap\textendashThe EPIFRACT Study</w:t>
+                <w:t xml:space="preserve">The determinants of cervical cancer screening uptake in women with obesity: Application of the Andersen's behavioral model to the CONSTANCES survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Briot</w:t>
+                <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Grange</w:t>
+                <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cortet</w:t>
+                <w:t xml:space="preserve">Mireille Coeuret-Pellicer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Feron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 87 (5), pp.467--473. </w:t>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.51-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10552-019-01251-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855934v1</w:t>
+                <w:t xml:space="preserve">hal-02550997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with PTSD and partial PTSD among first responders following the Paris terror attacks in November 2015</w:t>
               </w:r>
@@ -983,157 +979,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of cervical cancer screening uptake in women with obesity: Application of the Andersen's behavioral model to the CONSTANCES survey</w:t>
+                <w:t xml:space="preserve">Real-World Care for Individuals Aged over Fifty with Fractures in France: Evidence for a Wide Care Gap\textendashThe EPIFRACT Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
+                <w:t xml:space="preserve">Karine Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ringa</w:t>
+                <w:t xml:space="preserve">Laurent Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Coeuret-Pellicer</w:t>
+                <w:t xml:space="preserve">Bernard Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (1), pp.51-62. </w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87 (5), pp.467--473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10552-019-01251-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550997v1</w:t>
+                <w:t xml:space="preserve">hal-03855934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-participation and attrition in a longitudinal study of civilians exposed to the January 2015 terrorist attacks in Paris, France</w:t>
               </w:r>
@@ -1638,90 +1638,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragility Fractures in France: Epidemiology, Characteristics and Quality of Life (the EPIFRACT Study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1772,103 +1772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of gynaecological check-up and their association with Body Mass Index within the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Sassenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Coeuret-Pellicer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Screening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.096914132091432. </w:t>
@@ -2408,77 +2408,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of obesity in differences in cervical cancer screening rates by migration history. The CONSTANCES survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Crampe-Casnabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Coeuret-Pellicer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3012,161 +3012,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Development and Application of a Questionnaire to Assess Patient Beliefs in Rheumatoid Arthritis and Axial Spondyloarthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of Mental Disorders and Addictions among Homeless People in the Greater Paris Area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gossec</w:t>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Berenbaum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hudry</w:t>
+                <w:t xml:space="preserve">Caroline Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Cukierman</w:t>
+                <w:t xml:space="preserve">Yann Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (10), pp.2659--2659. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10067-018-4241-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15020241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888124v1</w:t>
+                <w:t xml:space="preserve">hal-03833309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Insecurity in Homeless Families in the Paris Region (France): Results from the ENFAMS Survey</w:t>
               </w:r>
@@ -3204,579 +3204,579 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (3), pp.420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph15030420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Mental Disorders and Addictions among Homeless People in the Greater Paris Area, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+                <w:t xml:space="preserve">Correction to: Development and Application of a Questionnaire to Assess Patient Beliefs in Rheumatoid Arthritis and Axial Spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Détrez</w:t>
+                <w:t xml:space="preserve">Francis Berenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Douay</w:t>
+                <w:t xml:space="preserve">Christophe Hudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Strat</w:t>
+                <w:t xml:space="preserve">Gabrielle Cukierman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (2), pp.241. </w:t>
+              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.2659--2659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph15020241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10067-018-4241-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833309v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare Provision and the Psychological, Somatic and Social Impact on People Involved in the Terror Attacks in January 2015 in Paris: Cohort Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mental health impact on first responders of the November 2015 Paris terror attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Sanna</w:t>
+                <w:t xml:space="preserve">Y Motreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyderic Aubert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Pirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/bjp.2017.63⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (suppl_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871433v1</w:t>
+                <w:t xml:space="preserve">hal-05381152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health impact on first responders of the November 2015 Paris terror attacks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T Baubet</w:t>
+                <w:t xml:space="preserve">Healthcare Provision and the Psychological, Somatic and Social Impact on People Involved in the Terror Attacks in January 2015 in Paris: Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Chauvin</w:t>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Vandentorren</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lyderic Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Motreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (suppl_4), </w:t>
+              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212 (4), pp.207--214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1192/bjp.2017.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381152v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and psychometric validation of a patient-reported outcome measure to assess fears in rheumatoid arthritis and axial spondyloarthritis : the Fear Assessment in Inflammatory Rheumatic diseases (FAIR) questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Cukierman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 77 (2), pp.258 - 263. </w:t>
@@ -4234,51 +4234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4515,51 +4515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38-39, pp.756-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4708,338 +4708,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of a questionnaire to assess patient beliefs in rheumatoid arthritis and axial spondyloarthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Cukierman</w:t>
+                <w:t xml:space="preserve">Access to innovative drugs for metastatic lung cancer treatment in a French nationwide cohort: the TERRITOIRE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Scherpereel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Emery Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debieuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10067-018-4172-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-4958-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826447v1</w:t>
+                <w:t xml:space="preserve">hal-01907440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to innovative drugs for metastatic lung cancer treatment in a French nationwide cohort: the TERRITOIRE study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Debieuvre</w:t>
+                <w:t xml:space="preserve">Development and application of a questionnaire to assess patient beliefs in rheumatoid arthritis and axial spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Berenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Cukierman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18, pp.1013. </w:t>
+              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.2649-2657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-018-4958-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10067-018-4172-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907440v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual determinants of participation in cervical cancer screening in France, 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5116,103 +5116,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental health impact among first responders following the November 2015 Paris terror attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Motreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (suppl_3), </w:t>
@@ -5263,90 +5263,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival inequalities in patients with lung cancer in France: A nationwide cohort study (the TERRITOIRE Study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chouaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debieuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Scherpereel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (8), pp.e0182798. </w:t>
@@ -5397,51 +5397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmet healthcare needs in homeless women with children in the Greater Paris area in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Brondeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5553,51 +5553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5739,51 +5739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional and behavioral difficulties in children growing up homeless in Paris. Results of the ENFAMS survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Vuillermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6107,51 +6107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervical cancer screening among homeless women in the Greater Paris Area (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6224,51 +6224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refusal to provide health care to people with HIV in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Toullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6478,421 +6478,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which adults in the Paris metropolitan area have never been tested for HIV? A 2010 multilevel, cross-sectional, population-based study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Massari</w:t>
+                <w:t xml:space="preserve">Why underserved patients do not consult their general practitioner for depression: results of a qualitative and a quantitative survey at a free outpatient clinic in Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+                <w:t xml:space="preserve">Jean-Sebastien Cadwallader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Catherine Grupposo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-015-1006-9⟩</w:t>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-015-0273-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01188194v1</w:t>
+                <w:t xml:space="preserve">hal-01155489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does healthy food access matter in a French urban setting ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayaneh Kyureghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Caillavet</w:t>
+                <w:t xml:space="preserve">Rodolfo Nayga, Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, September 11, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ajae/aav031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why underserved patients do not consult their general practitioner for depression: results of a qualitative and a quantitative survey at a free outpatient clinic in Paris, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+                <w:t xml:space="preserve">Which adults in the Paris metropolitan area have never been tested for HIV? A 2010 multilevel, cross-sectional, population-based study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Catherine Grupposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sebastien Cadwallader</w:t>
+                <w:t xml:space="preserve">Rosemary Dray-Spira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lebas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Costagliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (1), pp.57. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12875-015-0273-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-015-1006-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155489v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01188194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
               </w:r>
@@ -7025,64 +7025,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of migration origin on individual protection strategies against sexual transmission of HIV in Paris metropolitan area, SIRS cohort study, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7136,542 +7136,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01188085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food insecurity, a determinant of obesity? - an analysis from a population-based survey in the paris metropolitan area, 2010.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+                <w:t xml:space="preserve">Chronic air pollution and social deprivation as modifiers of the association between high temperature and daily mortality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Oulhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obes Facts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000362343⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-069X-13-53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00992188v1</w:t>
+                <w:t xml:space="preserve">hal-01070538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic air pollution and social deprivation as modifiers of the association between high temperature and daily mortality.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+                <w:t xml:space="preserve">Reporting of patient-perceived impact of rheumatoid arthritis and axial spondyloarthritis over 10 years: a systematic literature review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Berenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lamiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Russo-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-069X-13-53⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (7), pp.1274-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/ket480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070538v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reporting of patient-perceived impact of rheumatoid arthritis and axial spondyloarthritis over 10 years: a systematic literature review.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Berenbaum</w:t>
+                <w:t xml:space="preserve">The ‘constant size neighbourhood trap’ in accessibility and health studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/ket480⟩</w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (2), pp.338 - 357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098014528393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011805v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘constant size neighbourhood trap’ in accessibility and health studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yan Kestens</w:t>
+                <w:t xml:space="preserve">Food insecurity, a determinant of obesity? - an analysis from a population-based survey in the paris metropolitan area, 2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (2), pp.338 - 357. </w:t>
+              <w:t xml:space="preserve">Obes Facts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.120-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0042098014528393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000362343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598081v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00992188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Multivariate Clustering Techniques to Health Data: The 4 Types of Healthcare Utilization in the Paris Metropolitan Area</w:t>
               </w:r>
@@ -7908,77 +7908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fears and Beliefs in Rheumatoid Arthritis and Spondyloarthritis: A Qualitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Berenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mathoret-Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8131,203 +8131,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who still eats three meals a day? Findings from a quantitative survey in the Paris area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gender Differences in the Association between Socioeconomic Status and Subclinical Atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Tichit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France Caillavet</w:t>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cardon</w:t>
+                <w:t xml:space="preserve">Claudine Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Masullo</w:t>
+                <w:t xml:space="preserve">Catherine Helmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dufouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2012.12.012⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e80195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647714v1</w:t>
+                <w:t xml:space="preserve">hal-02437437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in recourse to HIV testing according to migration origin in the Paris metropolitan area in 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8407,161 +8395,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00753603v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Differences in the Association between Socioeconomic Status and Subclinical Atherosclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who still eats three meals a day? Findings from a quantitative survey in the Paris area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grimaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Berr</w:t>
+                <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Helmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Dufouil</w:t>
+                <w:t xml:space="preserve">Ana Masullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (In progress), pp.59-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2012.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080195⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437437v1</w:t>
+                <w:t xml:space="preserve">hal-02647714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depression prevalence and primary care among vulnerable patients at a free outpatient clinic in Paris, France, in 2010: results of a cross-sectional survey.</w:t>
               </w:r>
@@ -8586,51 +8586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacha Kaoutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8677,77 +8677,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fears and beliefs in rheumatoid arthritis and spondyloarthritis: a qualitative study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Berenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mathoret-Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8841,51 +8841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9092,51 +9092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9339,51 +9339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (1), pp.53. </w:t>
@@ -9655,64 +9655,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of ischaemic stroke according to income level among older people: the 3C study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dufouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Alpérovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9783,416 +9783,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00544031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of stroke and socioeconomic neighborhood characteristics: an ecological analysis of Dijon stroke registry.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'insécurité alimentaire dans l'agglomération parisienne : prévalence et inégalités socio-territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49-50, pp.515-521</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00588820v1</w:t>
+                <w:t xml:space="preserve">hal-02645744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of daily mobility in mental health inequalities: the interactive influence of activity space and neighbourhood of residence on depression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 73 (8), pp.1133-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.socscimed.2011.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624590v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insécurité alimentaire dans l'agglomération parisienne : prévalence et inégalités socio-territoriales</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Incidence of stroke and socioeconomic neighborhood characteristics: an ecological analysis of Dijon stroke registry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (5), pp.1201-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.110.596429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645744v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00588820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time since the last HIV test and migration origin in the Paris metropolitan area, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10291,51 +10291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 65 (2), pp.137-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10382,90 +10382,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender, socioeconomic status, migration origin and neighbourhood of residence are barriers to HIV testing in the Paris metropolitan area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Dray-Spira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.1. </w:t>
@@ -10503,51 +10503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family social environment in childhood and self-rated health in young adulthood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10767,51 +10767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time since the last HIV test and migration origin in the Paris metropolitan area, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11118,51 +11118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11317,77 +11317,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring mediating factors in the association between parental psychological distress and psychosocial maladjustment in adolescence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11434,51 +11434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food insecurity: could school food supplementation help break cycles of intergenerational transmission of social inequalities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11590,51 +11590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11694,51 +11694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration, health and access to care in Mayotte Island in 2007: lessons learned from a representative survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11949,51 +11949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to interparental violence and psychosocial maladjustment in the adult life course: advocacy for early prevention.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12077,286 +12077,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00415975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to interparental violence and psychosocial maladjustment in the adult life course: advocacy for early prevention</w:t>
+                <w:t xml:space="preserve">The tongue-retaining device: efficacy and side effects in obstructive sleep apnea syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Roustit</w:t>
+                <w:t xml:space="preserve">Diane S. Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Renahy</w:t>
+                <w:t xml:space="preserve">Marc Blumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Guernec</w:t>
+                <w:t xml:space="preserve">Pierre Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Lesieur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I Parizot</w:t>
+                <w:t xml:space="preserve">Dorothée Fragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J Clin Sleep Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (5), pp.431-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00477864v1</w:t>
+                <w:t xml:space="preserve">inserm-00452395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tongue-retaining device: efficacy and side effects in obstructive sleep apnea syndrome.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure to interparental violence and psychosocial maladjustment in the adult life course: advocacy for early prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane S. Lazard</w:t>
+                <w:t xml:space="preserve">E Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Blumen</w:t>
+                <w:t xml:space="preserve">G Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lévy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+                <w:t xml:space="preserve">S Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Fragny</w:t>
+                <w:t xml:space="preserve">I Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Clin Sleep Med</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (7), pp.563-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2008.077750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00452395v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reimbursement of malaria chemoprophylaxis for travellers from Europe to Sub-Saharan Africa: Cost-effectiveness analysis from the perspective of the French national health insurance system.</w:t>
               </w:r>
@@ -12476,51 +12476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residential environment and blood pressure in the PRIME Study: is the association mediated by body mass index and waist circumference?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ducimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12714,51 +12714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurodevelopmental consequences of very preterm births.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12909,51 +12909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs biographiques et contextuels de la dépression : analyses à partir des données de la cohorte SIRS, agglomération parisienne, 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13030,77 +13030,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family breakup and adolescents' psychosocial maladjustment: public health implications of family disruptions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 120 (4), pp.e984-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13566,51 +13566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower utilization of primary, specialty and preventive care services by individuals residing with persons in poor health.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Navaie-Waliser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13696,51 +13696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial clustering of mental disorders and associated characteristics of the neighbourhood context in Malmö, Sweden, in 2001.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair H. Leyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13970,395 +13970,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00102387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences conjugales : repérer et aider les victimes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of a spatial perspective with the multilevel analytical approach in neighborhood studies: the case of mental and behavioral disorders due to psychoactive substance use in Malmo, Sweden, 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Morvant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lebas</w:t>
+                <w:t xml:space="preserve">Juan Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cabanne</w:t>
+                <w:t xml:space="preserve">S V Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Leclercq</w:t>
+                <w:t xml:space="preserve">John W. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rev Prat MG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 162 (2), pp.171-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwi175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00089343v1</w:t>
+                <w:t xml:space="preserve">inserm-00000016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area-level determinants of specialty care utilization in France: a multilevel analysis.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violences conjugales : repérer et aider les victimes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guilbert</w:t>
+                <w:t xml:space="preserve">Cécile Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rev Prat MG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 702/703, pp.945-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00083681v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00089343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a spatial perspective with the multilevel analytical approach in neighborhood studies: the case of mental and behavioral disorders due to psychoactive substance use in Malmo, Sweden, 2001.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Area-level determinants of specialty care utilization in France: a multilevel analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S V Subramanian</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W. Lynch</w:t>
+                <w:t xml:space="preserve">Philippe Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 162 (2), pp.171-82. </w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 119 (2), pp.97-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aje/kwi175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2004.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00000016v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00083681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original approach to the individual characteristics associated with forgone healthcare: a study in underprivileged areas, Paris region, France, 2001-2003.</w:t>
               </w:r>
@@ -14448,64 +14448,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of a spatial approach with the multilevel approach for investigating place effects on health: the example of healthcare utilisation in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14552,51 +14552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du contexte de résidence sur les comportements de recours aux soins : l'apport des méthodes d'analyse multiniveau et spatiale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14738,77 +14738,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to general practitioner services: the disabled elderly lag behind in underserved areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Veugelers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14937,77 +14937,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re: &amp;quot;Detecting patterns of occupational illness clustering with alternating logistic regressions applied to longitudinal data&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgiy Bobashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15054,64 +15054,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilevel analysis of tobacco use and tobacco consumption levels in France: are there any combination risk groups?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15149,51 +15149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobacco and alcohol consumption, sedentary lifestyle and overweightness in France: a multilevel analysis of individual and area-level determinants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15313,51 +15313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[The contribution of multilevel models in contextual analysis in the field of social epidemiology: a review of literature]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15395,64 +15395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Consequences of domestic violence on women's health and their management in primary health care]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15548,51 +15548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Giacoman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Devilat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15673,51 +15673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16258,51 +16258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Vanbiervliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16359,51 +16359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Vanbiervliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17649,64 +17649,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social and spatial distribution of mental and behavioral disorders related to psychoactive substance use in the city of Malmö, Sweden, 2001.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17989,51 +17989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In : Joubert M; Chauvin P; Facy F; Ringa V; Siwek P; Terra JL (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précarisation, risques et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Inserm, pp.99-117, 2001, 2-85598-773-3</w:t>
@@ -18120,51 +18120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Vanbiervliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18729,64 +18729,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALISIRS. Les inégalités sociales et teritoriales des pratiques alimentaires, de l'obésité et de l'insécurité alimentaire dans l'agglomération parisienne en 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19003,51 +19003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05288533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Scarlett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mediavilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24066-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05288542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Dib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadohealth.2024.01.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05311867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renaudie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2022.2083894" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2021.1874218" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Longfier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855934v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Feron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.04.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02489575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Motreff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baubet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pirard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rabet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petitclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2019.11.018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna-Eve Franck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Coeuret-Pellicer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-019-01251-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02537040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Eilin Stene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-020-00943-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dicoul&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17061958" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laporte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dauriac-Le Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Guedj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17218144" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/inserm-03016708v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Calin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Reydellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Plenel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05601-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03857039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11657-019-0674-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02551021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rigal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sassenou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0969141320914323" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03118245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.07.027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02877317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00212-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jackson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S. Courvoisier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Duvoisin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferro-Luzzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bodenmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028336" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02138147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Romanello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lesieur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kergoat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dutertre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216226" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Crampe-Casnabet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2018.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Aznague" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16244878" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871441v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgrees Du Lou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2019.1576842" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02278697v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-019-1004-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vandentorren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15050948" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berenbaum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hudry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Cukierman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-018-4241-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833320v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin-Fernandez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030420" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833309v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine D&#233;trez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020241" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic Aubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2017.63" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381152v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Motreff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pirard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baubet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chauvin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vandentorren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.632" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-212000" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855950v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.174.0027" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Darbeda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2017.304255" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01912672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verdier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Bourokba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chariot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-017-1727-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01885019v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203676" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray Spira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky118" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03950442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954137v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(17)30246-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826447v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-018-4172-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907440v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scherpereel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Emery Cott&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fernandes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debieuvre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4958-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525834v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Araujo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2017.04.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx186.254" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Choua&#239;d" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182798" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587399v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Brondeel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184138" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304344v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefeuvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153872" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322743v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01372440v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roze" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vuillermoz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Melchior" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.05.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313745v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delbarre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150875" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2016.05.014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roze" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rondet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000225" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Toullier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benayoun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)30126-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227718v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119161" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01188194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Grupposo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-1006-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630242v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaneh Kyureghian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Nayga, Jr" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferrant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aav031" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155489v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Cadwallader" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-015-0273-2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131463" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01188085v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-2051-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992188v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362343" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01070538v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oulhote" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-13-53" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01011805v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamiraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Russo-Marie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/ket480" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598081v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014528393" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366300v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115064" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00870068v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Florence" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-013-9919-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344720v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathoret-Philibert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poussiere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114350" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963457v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647714v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Masullo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2012.12.012" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGW1GK2H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753603v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beltzer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Halfen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-012-9742-z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437437v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080195" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874859v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacha Kaoutar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-151" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128863v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00903748v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grillo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-486" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00763468v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeindo Ndeikoundam Ngangro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudeadoum Ngarhounoum" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosurel Ngangro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngakoutou Rangar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahinda Siriwardana" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-513" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768698v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-937" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780570v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-11-54" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666637v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-53" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666630v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2011.08.064" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00558570v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nevoux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Denoyelle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erea Noel Garab&#233;dian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archoto.2010.229" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544031v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alp&#233;rovitch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pico" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Ritchie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afq142" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588820v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Durier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.596429" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624590v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roustit" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2011.08.009" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645744v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687728v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Massari" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2011.554522" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452796v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2009.087379" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712743v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2011.579940" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664157v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campoy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Renahy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary King" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-949" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00656786v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moya-Plana" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erea-Noel Garabedian" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archoto.2011.204" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588816v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779658v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0167" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00510306v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.04.009" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00458938v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00471888v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17538150903358784" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457553v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-010-0094-8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00543829v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hamelin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2009-3574" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544023v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(10)62169-1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00514271v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sissoko" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Querre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.04.006" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00561338v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pruli&#232;re-Escabasse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fauroux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tamalet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archoto.2010.183" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415975v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.077750" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477864v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roustit" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Renahy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guernec" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lesieur" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Parizot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452395v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S. Lazard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blumen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Fragny" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415983v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pistone" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Schwarzinger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Receveur" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2008.03.002" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311474v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Haas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Montaye" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0b013e3282fd991f" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00268767v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-8-69" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311471v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(08)61032-6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00282536v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.01.009" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416032v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139000v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2006-3172" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311473v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196777v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hervouet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102388v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blons" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jonard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Feldmann" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201611" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083667v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083674v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Navaie-Waliser" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viboud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki094" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089332v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair H. Leyland" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Sabel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart R&#229;stam" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2005.040360" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102387v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Albert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouillon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Denoyelle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mlg.0000227501.78004.f6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGFL4P9M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089343v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morvant" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cabanne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leclercq" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083681v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2004.05.006" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000016v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Merlo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Subramanian" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Lynch" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwi175" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000013v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bazin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki096" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083682v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2004.025478" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139586v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083684v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2005.02.005" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083678v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Veugelers" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki082" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139584v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083683v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Bobashev" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwh216" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083686v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089341v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083688v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089340v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089334v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788581v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giacoman" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Devilat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ayala" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746419v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2011.142976m.51" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353397v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493906v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Rodriguez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Nuenberg" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fille" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio-Ezequiel Aranda-Fernandez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316094v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanbiervliet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vicart" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316096v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992161v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01053008v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809395v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00595137v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Carde" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452211v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Estecahandy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415971v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00419971v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416004v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Drouot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomasino" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083693v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083691v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00471925v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934678v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Firdion" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089344v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979776v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415993v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139577v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;n&#233;dicte de Montaigne" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139574v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gaignard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Lithman" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Boalt" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139579v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935429v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935412v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992172v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00695827v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00645136v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415987v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493902v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Nuernberg" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ezequiel Arana-Fernandez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983426v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauveaud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ferrand" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810623v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05288533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Scarlett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mediavilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24066-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05288542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Dib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadohealth.2024.01.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05311867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renaudie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2022.2083894" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2021.1874218" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Longfier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna-Eve Franck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Coeuret-Pellicer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-019-01251-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02489575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Motreff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baubet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pirard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rabet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petitclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2019.11.018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Feron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.04.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02537040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Eilin Stene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-020-00943-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dicoul&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17061958" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laporte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dauriac-Le Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Guedj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17218144" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/inserm-03016708v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Calin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Reydellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Plenel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05601-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03857039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11657-019-0674-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02551021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rigal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sassenou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0969141320914323" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03118245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.07.027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02877317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00212-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jackson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S. Courvoisier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Duvoisin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferro-Luzzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bodenmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028336" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02138147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Romanello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lesieur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kergoat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dutertre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216226" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Crampe-Casnabet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2018.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Aznague" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16244878" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871441v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgrees Du Lou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2019.1576842" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02278697v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-019-1004-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vandentorren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15050948" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine D&#233;trez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020241" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833320v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin-Fernandez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030420" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berenbaum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hudry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Cukierman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-018-4241-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381152v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Motreff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pirard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baubet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chauvin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vandentorren" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.632" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871433v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic Aubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2017.63" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-212000" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855950v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.174.0027" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Darbeda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2017.304255" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01912672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verdier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Bourokba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chariot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-017-1727-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01885019v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203676" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray Spira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky118" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03950442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954137v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(17)30246-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907440v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scherpereel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Emery Cott&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fernandes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debieuvre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4958-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826447v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-018-4172-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525834v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Araujo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2017.04.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx186.254" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Choua&#239;d" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182798" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587399v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Brondeel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184138" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304344v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefeuvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153872" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322743v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01372440v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roze" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vuillermoz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Melchior" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.05.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313745v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delbarre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150875" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2016.05.014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roze" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rondet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000225" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Toullier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benayoun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)30126-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227718v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119161" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155489v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Cadwallader" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-015-0273-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630242v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaneh Kyureghian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Nayga, Jr" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferrant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aav031" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01188194v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Grupposo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-1006-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131463" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01188085v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-2051-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01070538v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oulhote" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-13-53" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01011805v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamiraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Russo-Marie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/ket480" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598081v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014528393" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992188v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362343" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366300v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115064" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00870068v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Florence" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-013-9919-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344720v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathoret-Philibert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poussiere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114350" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963457v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437437v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080195" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753603v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beltzer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Halfen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-012-9742-z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647714v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Masullo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2012.12.012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGW1GK2H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874859v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacha Kaoutar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-151" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128863v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00903748v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grillo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-486" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00763468v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeindo Ndeikoundam Ngangro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudeadoum Ngarhounoum" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosurel Ngangro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngakoutou Rangar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahinda Siriwardana" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-513" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768698v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-937" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780570v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-11-54" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666637v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-53" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666630v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2011.08.064" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00558570v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nevoux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Denoyelle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erea Noel Garab&#233;dian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archoto.2010.229" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544031v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alp&#233;rovitch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pico" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Ritchie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afq142" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645744v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624590v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roustit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2011.08.009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588820v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Durier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.596429" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687728v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Massari" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2011.554522" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452796v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2009.087379" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712743v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2011.579940" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664157v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campoy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Renahy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary King" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-949" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00656786v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moya-Plana" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erea-Noel Garabedian" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archoto.2011.204" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588816v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779658v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0167" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00510306v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.04.009" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00458938v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00471888v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17538150903358784" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457553v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-010-0094-8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00543829v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hamelin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2009-3574" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544023v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(10)62169-1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00514271v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sissoko" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Querre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.04.006" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00561338v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pruli&#232;re-Escabasse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fauroux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tamalet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archoto.2010.183" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415975v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.077750" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452395v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S. Lazard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blumen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Fragny" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477864v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roustit" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Renahy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guernec" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lesieur" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Parizot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415983v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pistone" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Schwarzinger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Receveur" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2008.03.002" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311474v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Haas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Montaye" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0b013e3282fd991f" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00268767v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-8-69" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311471v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(08)61032-6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00282536v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.01.009" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416032v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139000v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2006-3172" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311473v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196777v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hervouet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102388v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blons" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jonard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Feldmann" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201611" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083667v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083674v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Navaie-Waliser" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viboud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki094" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089332v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair H. Leyland" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Sabel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart R&#229;stam" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2005.040360" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102387v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Albert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouillon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Denoyelle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mlg.0000227501.78004.f6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGFL4P9M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000016v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Merlo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Subramanian" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Lynch" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwi175" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089343v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morvant" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cabanne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leclercq" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083681v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbert" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2004.05.006" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000013v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bazin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki096" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083682v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2004.025478" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139586v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083684v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2005.02.005" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083678v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Veugelers" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki082" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139584v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083683v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Bobashev" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwh216" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083686v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089341v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083688v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089340v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089334v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788581v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giacoman" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Devilat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ayala" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746419v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2011.142976m.51" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353397v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493906v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Rodriguez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Nuenberg" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fille" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio-Ezequiel Aranda-Fernandez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316094v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanbiervliet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vicart" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316096v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992161v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01053008v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809395v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00595137v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Carde" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452211v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Estecahandy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415971v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00419971v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416004v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Drouot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomasino" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083693v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083691v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00471925v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934678v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Firdion" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089344v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979776v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415993v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139577v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;n&#233;dicte de Montaigne" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139574v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gaignard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Lithman" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Boalt" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139579v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935429v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935412v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992172v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00695827v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00645136v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415987v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493902v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Nuernberg" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ezequiel Arana-Fernandez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983426v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauveaud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ferrand" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810623v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>