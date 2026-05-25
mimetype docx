--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -468,1407 +468,1407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05311867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online mis/disinformation and vaccine hesitancy in the era of COVID-19: Why we need an eHealth literacy revolution</w:t>
+                <w:t xml:space="preserve">Effect of Internet Use for Searching Information on Vaccination on the Uptake of Human Papillomavirus Vaccine in France: A Path-Analysis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadia Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Longfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21645515.2021.1874218⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.106615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2021.106615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152471v1</w:t>
+                <w:t xml:space="preserve">hal-03855943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Internet Use for Searching Information on Vaccination on the Uptake of Human Papillomavirus Vaccine in France: A Path-Analysis Approach</w:t>
+                <w:t xml:space="preserve">Online mis/disinformation and vaccine hesitancy in the era of COVID-19: Why we need an eHealth literacy revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadia Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mayaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Longfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 149, pp.106615. </w:t>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2021.106615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2021.1874218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855943v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of cervical cancer screening uptake in women with obesity: Application of the Andersen's behavioral model to the CONSTANCES survey</w:t>
+                <w:t xml:space="preserve">Factors associated with PTSD and partial PTSD among first responders following the Paris terror attacks in November 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
+                <w:t xml:space="preserve">Yvon Motreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ringa</w:t>
+                <w:t xml:space="preserve">Thierry Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Coeuret-Pellicer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+                <w:t xml:space="preserve">Philippe Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabrielle Rabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petitclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10552-019-01251-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121, pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2019.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550997v1</w:t>
+                <w:t xml:space="preserve">hal-02489575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with PTSD and partial PTSD among first responders following the Paris terror attacks in November 2015</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-World Care for Individuals Aged over Fifty with Fractures in France: Evidence for a Wide Care Gap\textendashThe EPIFRACT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baubet</w:t>
+                <w:t xml:space="preserve">Karine Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pirard</w:t>
+                <w:t xml:space="preserve">Laurent Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Rabet</w:t>
+                <w:t xml:space="preserve">Bernard Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Petitclerc</w:t>
+                <w:t xml:space="preserve">Jean-Marc Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 121, pp.143-150. </w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87 (5), pp.467-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2019.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489575v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-World Care for Individuals Aged over Fifty with Fractures in France: Evidence for a Wide Care Gap\textendashThe EPIFRACT Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragility Fractures in France: Epidemiology, Characteristics and Quality of Life (the EPIFRACT Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Briot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+                <w:t xml:space="preserve">Alain Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.04.007⟩</w:t>
+              <w:t xml:space="preserve">Archives of Osteoporosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11657-019-0674-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855934v1</w:t>
+                <w:t xml:space="preserve">hal-03857039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-participation and attrition in a longitudinal study of civilians exposed to the January 2015 terrorist attacks in Paris, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acceptability of on-site rapid HIV/HBV/HCV testing and HBV vaccination among three at-risk populations in distinct community-healthcare outreach centres: the ANRS-SHS 154 CUBE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pialoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
+                <w:t xml:space="preserve">Nelly Reydellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Eilin Stene</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pirard</w:t>
+                <w:t xml:space="preserve">Eve Plenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-020-00943-x⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-020-05601-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537040v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03016708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Individual and Contextual Perceptions and of Multiple Neighborhoods on Depression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-participation and attrition in a longitudinal study of civilians exposed to the January 2015 terrorist attacks in Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médicoulé Traoré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+                <w:t xml:space="preserve">Lise Eilin Stene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lydéric Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Motreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (6), </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17061958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-020-00943-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538967v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Healthcare Utilization among Homeless People in the Greater Paris Area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Individual and Contextual Perceptions and of Multiple Neighborhoods on Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médicoulé Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Dauriac-Le Masson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (21), pp.8144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17218144⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 17 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17061958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855940v1</w:t>
+                <w:t xml:space="preserve">hal-02538967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability of on-site rapid HIV/HBV/HCV testing and HBV vaccination among three at-risk populations in distinct community-healthcare outreach centres: the ANRS-SHS 154 CUBE study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mental Healthcare Utilization among Homeless People in the Greater Paris Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dauriac-Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruxandra Calin</w:t>
+                <w:t xml:space="preserve">Alain Mercuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Massari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eve Plenel</w:t>
+                <w:t xml:space="preserve">Marie Jeanne Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-020-05601-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (21), pp.8144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17218144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03016708v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragility Fractures in France: Epidemiology, Characteristics and Quality of Life (the EPIFRACT Study)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cortet</w:t>
+                <w:t xml:space="preserve">The determinants of cervical cancer screening uptake in women with obesity: Application of the Andersen's behavioral model to the CONSTANCES survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Coeuret-Pellicer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Coulomb</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Osteoporosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (1), pp.46. </w:t>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.51-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11657-019-0674-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10552-019-01251-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857039v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of gynaecological check-up and their association with Body Mass Index within the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Sassenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Coeuret-Pellicer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Screening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.096914132091432. </w:t>
@@ -2023,51 +2023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of late cervical cancer screening in the Paris region according to social deprivation and medical densities in daily visited neighborhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médicoulé Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2121,429 +2121,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of legal status change on undocumented migrants’ health and well-being (Parchemins): protocol of a 4-year, prospective, mixed-methods study</w:t>
+                <w:t xml:space="preserve">Role of obesity in differences in cervical cancer screening rates by migration history. The CONSTANCES survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Jackson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bodenmann</w:t>
+                <w:t xml:space="preserve">Cyrielle Crampe-Casnabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Coeuret-Pellicer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-028336⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.98-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2018.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172176v1</w:t>
+                <w:t xml:space="preserve">hal-01980158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a systematically offered social and preventive medicine consultation on training and health attitudes of young people not in employment, education or training (NEETs): An interventional study in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of legal status change on undocumented migrants’ health and well-being (Parchemins): protocol of a 4-year, prospective, mixed-methods study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine S. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Duvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ferro-Luzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Robert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joël Dutertre</w:t>
+                <w:t xml:space="preserve">Patrick Bodenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216226⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.e028336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-028336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138147v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of obesity in differences in cervical cancer screening rates by migration history. The CONSTANCES survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a systematically offered social and preventive medicine consultation on training and health attitudes of young people not in employment, education or training (NEETs): An interventional study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Romanello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Crampe-Casnabet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+                <w:t xml:space="preserve">Joël Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58, pp.98-103. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.e0216226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2018.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980158v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Perceived Health among Migrants Seen in Médecins du Monde Free Clinics in Europe: Impact of Length of Stay and Wealth of Country of Origin on Migrants’ Health</w:t>
               </w:r>
@@ -2736,51 +2736,51 @@
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 31 (7), pp.897--907. </w:t>
+              <w:t xml:space="preserve">, 2019, 31 (7), pp.897-907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09540121.2019.1576842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2921,1645 +2921,1645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and Health Care for Homeless People in Various Contexts</w:t>
+                <w:t xml:space="preserve">Correction to: Development and Application of a Questionnaire to Assess Patient Beliefs in Rheumatoid Arthritis and Axial Spondyloarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Vandentorren</w:t>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Berenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Cukierman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph15050948⟩</w:t>
+              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.2659--2659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10067-018-4241-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871434v1</w:t>
+                <w:t xml:space="preserve">hal-03888124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Mental Disorders and Addictions among Homeless People in the Greater Paris Area, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Food Insecurity in Homeless Families in the Paris Region (France): Results from the ENFAMS Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (2), pp.241. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph15020241⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (3), pp.420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15030420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833309v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Insecurity in Homeless Families in the Paris Region (France): Results from the ENFAMS Survey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
+                <w:t xml:space="preserve">Health and Health Care for Homeless People in Various Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (3), pp.420. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph15030420⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (5), pp.948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15050948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833320v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Development and Application of a Questionnaire to Assess Patient Beliefs in Rheumatoid Arthritis and Axial Spondyloarthritis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Gossec</w:t>
+                <w:t xml:space="preserve">Prevalence of Mental Disorders and Addictions among Homeless People in the Greater Paris Area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Berenbaum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hudry</w:t>
+                <w:t xml:space="preserve">Caroline Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Cukierman</w:t>
+                <w:t xml:space="preserve">Yann Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (10), pp.2659--2659. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10067-018-4241-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15020241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888124v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health impact on first responders of the November 2015 Paris terror attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Healthcare Provision and the Psychological, Somatic and Social Impact on People Involved in the Terror Attacks in January 2015 in Paris: Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Motreff</w:t>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Pirard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lyderic Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Motreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.632⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212 (4), pp.207--214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/bjp.2017.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381152v1</w:t>
+                <w:t xml:space="preserve">hal-03871433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare Provision and the Psychological, Somatic and Social Impact on People Involved in the Terror Attacks in January 2015 in Paris: Cohort Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pirard</w:t>
+                <w:t xml:space="preserve">Social vulnerabilities and health conditions of arrestees in the Greater Paris area, France, in 2013: a multicentre cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Bourokba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Sanna</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Chariot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/bjp.2017.63⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (3), pp.897 - 905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00414-017-1727-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871433v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and psychometric validation of a patient-reported outcome measure to assess fears in rheumatoid arthritis and axial spondyloarthritis : the Fear Assessment in Inflammatory Rheumatic diseases (FAIR) questionnaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Gossec</w:t>
+                <w:t xml:space="preserve">Social inequalities in health and mental health in France. The results of a 2010 population-based survey in Paris Metropolitan Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Saraux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Cukierman</w:t>
+                <w:t xml:space="preserve">Maria Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 77 (2), pp.258 - 263. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), pp.e0203676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-212000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0203676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795691v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation Des Réseaux Bayésiens Comme Technique de Fouille de Données Massives \textendash Application à Des Données de Recours Aux Soins:</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refusal to Provide Healthcare to Sub-Saharan Migrants in France: A Comparison According to Their HIV and HBV Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Dimeglio</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rosemary Dray Spira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.174.0027⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (5), pp.904--910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855950v1</w:t>
+                <w:t xml:space="preserve">hal-03871440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Behavior of Sheltered Homeless Children in the French ENFAMS Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Darbeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Darbeda</w:t>
+                <w:t xml:space="preserve">Massimiliano Orri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Falissard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108 (4), pp.503--510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2105/AJPH.2017.304255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social vulnerabilities and health conditions of arrestees in the Greater Paris area, France, in 2013: a multicentre cross-sectional study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nacer Bourokba</w:t>
+                <w:t xml:space="preserve">Utilisation des réseaux bayésiens comme technique de fouille de données massives - application à des données de recours aux soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dimeglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chariot</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00414-017-1727-y⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2017 (4), pp.27-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.174.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912672v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social inequalities in health and mental health in France. The results of a 2010 population-based survey in Paris Metropolitan Area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Robert</w:t>
+                <w:t xml:space="preserve">Development and psychometric validation of a patient-reported outcome measure to assess fears in rheumatoid arthritis and axial spondyloarthritis : the Fear Assessment in Inflammatory Rheumatic diseases (FAIR) questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Melchior</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Cukierman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0203676⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (2), pp.258 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-212000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885019v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refusal to Provide Healthcare to Sub-Saharan Migrants in France: A Comparison According to Their HIV and HBV Status</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+                <w:t xml:space="preserve">Mental health impact on first responders of the November 2015 Paris terror attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Motreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosemary Dray Spira</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (5), pp.904--910. </w:t>
+              <w:t xml:space="preserve">, 2018, 28 (suppl_4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871440v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête de santé publique post-attentats du 13 novembre 2015 (ESPA 13-Novembre) : premiers résultats concernant les intervenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Motreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38-39, pp.756-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4578,468 +4578,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refusal to provide health care to sub-Saharan African migrants in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
+                <w:t xml:space="preserve">Development and application of a questionnaire to assess patient beliefs in rheumatoid arthritis and axial spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Berenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Cukierman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2468-2667(17)30246-3⟩</w:t>
+              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.2649-2657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10067-018-4172-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954137v1</w:t>
+                <w:t xml:space="preserve">hal-01826447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to innovative drugs for metastatic lung cancer treatment in a French nationwide cohort: the TERRITOIRE study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refusal to provide health care to sub-Saharan African migrants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Dray Spira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-018-4958-5⟩</w:t>
+              <w:t xml:space="preserve">Lancet Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2468-2667(17)30246-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907440v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of a questionnaire to assess patient beliefs in rheumatoid arthritis and axial spondyloarthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Cukierman</w:t>
+                <w:t xml:space="preserve">Access to innovative drugs for metastatic lung cancer treatment in a French nationwide cohort: the TERRITOIRE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Scherpereel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Emery Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debieuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (10), pp.2649-2657. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.1013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10067-018-4172-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-4958-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826447v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual determinants of participation in cervical cancer screening in France, 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5116,103 +5116,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental health impact among first responders following the November 2015 Paris terror attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Motreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (suppl_3), </w:t>
@@ -5263,90 +5263,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival inequalities in patients with lung cancer in France: A nationwide cohort study (the TERRITOIRE Study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chouaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debieuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Scherpereel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (8), pp.e0182798. </w:t>
@@ -5384,64 +5384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmet healthcare needs in homeless women with children in the Greater Paris area in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Brondeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5495,663 +5495,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma-Like Symptoms in Homeless Children in the Greater Paris Area in 2013: Prevalence, Associated Factors and Utilization of Healthcare Services in the ENFAMS Survey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marguet</w:t>
+                <w:t xml:space="preserve">Multivariate methods for the analysis of complex and big data in forensic sciences. Application to age estimation in living persons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153872⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2016.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304344v1</w:t>
+                <w:t xml:space="preserve">hal-01320693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartiers et effets de quartier. Analyse de la variabilité de la taille des quartiers perçus dans l'agglomération parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 708, pp.119-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional and behavioral difficulties in children growing up homeless in Paris. Results of the ENFAMS survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Vuillermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38, pp.51-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0150875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate methods for the analysis of complex and big data in forensic sciences. Application to age estimation in living persons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chariot</w:t>
+                <w:t xml:space="preserve">Asthma-Like Symptoms in Homeless Children in the Greater Paris Area in 2013: Prevalence, Associated Factors and Utilization of Healthcare Services in the ENFAMS Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2016.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320693v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervical cancer screening among homeless women in the Greater Paris Area (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6224,51 +6224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refusal to provide health care to people with HIV in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Toullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6367,51 +6367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is There Still a French Eating Model? A Taxonomy of Eating Behaviors in Adults Living in the Paris Metropolitan Area in 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6478,503 +6478,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why underserved patients do not consult their general practitioner for depression: results of a qualitative and a quantitative survey at a free outpatient clinic in Paris, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does healthy food access matter in a French urban setting ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sebastien Cadwallader</w:t>
+                <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lebas</w:t>
+                <w:t xml:space="preserve">Gayaneh Kyureghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Nayga, Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-015-0273-2⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, September 11, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aav031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155489v1</w:t>
+                <w:t xml:space="preserve">hal-02630242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does healthy food access matter in a French urban setting ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gayaneh Kyureghian</w:t>
+                <w:t xml:space="preserve">Which adults in the Paris metropolitan area have never been tested for HIV? A 2010 multilevel, cross-sectional, population-based study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo Nayga, Jr</w:t>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Ferrant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Catherine Grupposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Dray-Spira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Costagliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajae/aav031⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-015-1006-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630242v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01188194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which adults in the Paris metropolitan area have never been tested for HIV? A 2010 multilevel, cross-sectional, population-based study.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Catherine Grupposo</w:t>
+                <w:t xml:space="preserve">Why underserved patients do not consult their general practitioner for depression: results of a qualitative and a quantitative survey at a free outpatient clinic in Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosemary Dray-Spira</w:t>
+                <w:t xml:space="preserve">Jean-Sebastien Cadwallader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Costagliola</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, pp.278. </w:t>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-015-1006-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12875-015-0273-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01188194v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (7), pp.e0131463. </w:t>
@@ -7025,77 +7025,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of migration origin on individual protection strategies against sexual transmission of HIV in Paris metropolitan area, SIRS cohort study, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7136,659 +7136,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01188085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic air pollution and social deprivation as modifiers of the association between high temperature and daily mortality.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+                <w:t xml:space="preserve">Food insecurity, a determinant of obesity? - an analysis from a population-based survey in the paris metropolitan area, 2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-069X-13-53⟩</w:t>
+              <w:t xml:space="preserve">Obes Facts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.120-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000362343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070538v1</w:t>
+                <w:t xml:space="preserve">inserm-00992188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reporting of patient-perceived impact of rheumatoid arthritis and axial spondyloarthritis over 10 years: a systematic literature review.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Berenbaum</w:t>
+                <w:t xml:space="preserve">Applying Multivariate Clustering Techniques to Health Data: The 4 Types of Healthcare Utilization in the Paris Metropolitan Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/ket480⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e115064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011805v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘constant size neighbourhood trap’ in accessibility and health studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yan Kestens</w:t>
+                <w:t xml:space="preserve">Chronic air pollution and social deprivation as modifiers of the association between high temperature and daily mortality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Oulhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0042098014528393⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-069X-13-53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598081v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food insecurity, a determinant of obesity? - an analysis from a population-based survey in the paris metropolitan area, 2010.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+                <w:t xml:space="preserve">Reporting of patient-perceived impact of rheumatoid arthritis and axial spondyloarthritis over 10 years: a systematic literature review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Berenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lamiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Russo-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obes Facts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000362343⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (7), pp.1274-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/ket480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00992188v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Multivariate Clustering Techniques to Health Data: The 4 Types of Healthcare Utilization in the Paris Metropolitan Area</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+                <w:t xml:space="preserve">The ‘constant size neighbourhood trap’ in accessibility and health studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (12), pp.e115064. </w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (2), pp.338 - 357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0042098014528393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366300v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of an Emergency Department in Saint-Laurent du Maroni, French Guiana: Does Being Undocumented Make a Difference?</w:t>
               </w:r>
@@ -7826,51 +7826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.586-594. </w:t>
@@ -7908,77 +7908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fears and Beliefs in Rheumatoid Arthritis and Spondyloarthritis: A Qualitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Berenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mathoret-Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8131,761 +8131,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Differences in the Association between Socioeconomic Status and Subclinical Atherosclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in recourse to HIV testing according to migration origin in the Paris metropolitan area in 2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grimaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+                <w:t xml:space="preserve">Nathalie Beltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Berr</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Halfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080195⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (4), pp.842-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10903-012-9742-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437437v1</w:t>
+                <w:t xml:space="preserve">inserm-00753603v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in recourse to HIV testing according to migration origin in the Paris metropolitan area in 2010.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Massari</w:t>
+                <w:t xml:space="preserve">Who still eats three meals a day? Findings from a quantitative survey in the Paris area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Beltzer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Masullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (In progress), pp.59-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2012.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10903-012-9742-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00753603v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who still eats three meals a day? Findings from a quantitative survey in the Paris area</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Masullo</w:t>
+                <w:t xml:space="preserve">Fears and beliefs in rheumatoid arthritis and spondyloarthritis: a qualitative study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Berenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mathoret-Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Poussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (12), pp.e114350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647714v1</w:t>
+                <w:t xml:space="preserve">hal-01128863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depression prevalence and primary care among vulnerable patients at a free outpatient clinic in Paris, France, in 2010: results of a cross-sectional survey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacha Kaoutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Family Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2296-14-151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00874859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fears and beliefs in rheumatoid arthritis and spondyloarthritis: a qualitative study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Poussiere</w:t>
+                <w:t xml:space="preserve">Gender Differences in the Association between Socioeconomic Status and Subclinical Atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Helmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dufouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (12), pp.e114350</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e80195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128863v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and socioeconomic and geographical inequalities of household food insecurity in the Paris region, France, 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9060,486 +9060,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00763468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overweight according to geographical origin and time spent in France: a cross sectional study in the Paris metropolitan area.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Migrant health in French Guiana: are undocumented immigrants more vulnerable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (1), pp.937. </w:t>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-12-937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-12-53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00768698v1</w:t>
+                <w:t xml:space="preserve">inserm-00666637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effects of medical density on health-seeking behaviours using a multiscale approach to residential and activity spaces: Results from a prospective cohort study in the Paris metropolitan area, France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Vallée</w:t>
+                <w:t xml:space="preserve">[Determinants of tuberculosis diagnosis delay in limited resources countries].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeindo Ndeikoundam Ngangro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Halley Des Fontaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-072X-11-54⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (1), pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2011.08.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00780570v1</w:t>
+                <w:t xml:space="preserve">inserm-00666630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrant health in French Guiana: are undocumented immigrants more vulnerable?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the effects of medical density on health-seeking behaviours using a multiscale approach to residential and activity spaces: Results from a prospective cohort study in the Paris metropolitan area, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-11-54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-12-53⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00666637v1</w:t>
+                <w:t xml:space="preserve">inserm-00780570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Determinants of tuberculosis diagnosis delay in limited resources countries].</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ndeindo Ndeikoundam Ngangro</w:t>
+                <w:t xml:space="preserve">Overweight according to geographical origin and time spent in France: a cross sectional study in the Paris metropolitan area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Halley Des Fontaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (1), pp.47-57. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2011.08.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-12-937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00666630v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00768698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartilage shield tympanoplasty in children: review of 268 consecutive cases.</w:t>
               </w:r>
@@ -9655,64 +9655,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of ischaemic stroke according to income level among older people: the 3C study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dufouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Alpérovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9783,875 +9783,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00544031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insécurité alimentaire dans l'agglomération parisienne : prévalence et inégalités socio-territoriales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">France Caillavet</w:t>
+                <w:t xml:space="preserve">The role of daily mobility in mental health inequalities: the interactive influence of activity space and neighbourhood of residence on depression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73 (8), pp.1133-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2011.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645744v1</w:t>
+                <w:t xml:space="preserve">hal-00624590v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of daily mobility in mental health inequalities: the interactive influence of activity space and neighbourhood of residence on depression.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence of stroke and socioeconomic neighborhood characteristics: an ecological analysis of Dijon stroke registry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (5), pp.1201-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.110.596429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2011.08.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00624590v2</w:t>
+                <w:t xml:space="preserve">inserm-00588820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of stroke and socioeconomic neighborhood characteristics: an ecological analysis of Dijon stroke registry.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Durier</w:t>
+                <w:t xml:space="preserve">Gender, socioeconomic status, migration origin and neighbourhood of residence are barriers to HIV testing in the Paris metropolitan area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Massari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Dray-Spira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2011.579940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.110.596429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00588820v1</w:t>
+                <w:t xml:space="preserve">hal-00712743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time since the last HIV test and migration origin in the Paris metropolitan area, France.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Family social environment in childhood and self-rated health in young adulthood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-11-949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09540121.2011.554522⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00687728v1</w:t>
+                <w:t xml:space="preserve">inserm-00664157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the spatial variability in incidence of coronary heart disease in the Gazel cohort: the impact of area socioeconomic position and mediating role of risk factors.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Zins</w:t>
+                <w:t xml:space="preserve">Time since the last HIV test and migration origin in the Paris metropolitan area, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech.2009.087379⟩</w:t>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2011.554522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00452796v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender, socioeconomic status, migration origin and neighbourhood of residence are barriers to HIV testing in the Paris metropolitan area.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the spatial variability in incidence of coronary heart disease in the Gazel cohort: the impact of area socioeconomic position and mediating role of risk factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Silhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09540121.2011.579940⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (2), pp.137-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2009.087379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712743v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00452796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family social environment in childhood and self-rated health in young adulthood.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'insécurité alimentaire dans l'agglomération parisienne : prévalence et inégalités socio-territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49-50, pp.515-521</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-11-949⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00664157v1</w:t>
+                <w:t xml:space="preserve">hal-02645744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total ossiculoplasty in children: predictive factors and long-term follow-up.</w:t>
               </w:r>
@@ -10767,100 +10767,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time since the last HIV test and migration origin in the Paris metropolitan area, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09540121.2011.554522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00588816v1</w:t>
@@ -11092,77 +11092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'information en santé sur Internet : une analyse contextuelle des données de la cohorte SIRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11207,278 +11207,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00458938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the frequency of online health information seeking: results of a web-based survey conducted in France in 2007.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+                <w:t xml:space="preserve">Exploring mediating factors in the association between parental psychological distress and psychosocial maladjustment in adolescence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatics for Health and Social Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (1), pp.25-39. </w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (7), pp.597-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/17538150903358784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00787-010-0094-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00471888v1</w:t>
+                <w:t xml:space="preserve">inserm-00457553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring mediating factors in the association between parental psychological distress and psychosocial maladjustment in adolescence.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+                <w:t xml:space="preserve">Determinants of the frequency of online health information seeking: results of a web-based survey conducted in France in 2007.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (7), pp.597-604. </w:t>
+              <w:t xml:space="preserve">Informatics for Health and Social Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (1), pp.25-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00787-010-0094-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/17538150903358784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00457553v1</w:t>
+                <w:t xml:space="preserve">inserm-00471888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food insecurity: could school food supplementation help break cycles of intergenerational transmission of social inequalities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11590,51 +11590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11694,51 +11694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration, health and access to care in Mayotte Island in 2007: lessons learned from a representative survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11949,90 +11949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to interparental violence and psychosocial maladjustment in the adult life course: advocacy for early prevention.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12077,286 +12077,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00415975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tongue-retaining device: efficacy and side effects in obstructive sleep apnea syndrome.</w:t>
+                <w:t xml:space="preserve">Exposure to interparental violence and psychosocial maladjustment in the adult life course: advocacy for early prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane S. Lazard</w:t>
+                <w:t xml:space="preserve">C Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Blumen</w:t>
+                <w:t xml:space="preserve">E Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lévy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+                <w:t xml:space="preserve">G Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Fragny</w:t>
+                <w:t xml:space="preserve">S Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Clin Sleep Med</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (7), pp.563-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2008.077750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00452395v1</w:t>
+                <w:t xml:space="preserve">hal-00477864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to interparental violence and psychosocial maladjustment in the adult life course: advocacy for early prevention</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The tongue-retaining device: efficacy and side effects in obstructive sleep apnea syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Renahy</w:t>
+                <w:t xml:space="preserve">Diane S. Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Guernec</w:t>
+                <w:t xml:space="preserve">Marc Blumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Lesieur</w:t>
+                <w:t xml:space="preserve">Pierre Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Parizot</w:t>
+                <w:t xml:space="preserve">Dorothée Fragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J Clin Sleep Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (5), pp.431-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477864v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00452395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reimbursement of malaria chemoprophylaxis for travellers from Europe to Sub-Saharan Africa: Cost-effectiveness analysis from the perspective of the French national health insurance system.</w:t>
               </w:r>
@@ -12476,51 +12476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residential environment and blood pressure in the PRIME Study: is the association mediated by body mass index and waist circumference?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ducimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12604,252 +12604,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00311474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health information seeking on the Internet: a double divide? Results from a representative survey in the Paris metropolitan area, France, 2005-2006.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+                <w:t xml:space="preserve">Neurodevelopmental consequences of very preterm births.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8, pp.69. </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 372 (9633), pp.116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-8-69⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(08)61032-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00268767v1</w:t>
+                <w:t xml:space="preserve">inserm-00311471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopmental consequences of very preterm births.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Roustit</w:t>
+                <w:t xml:space="preserve">Health information seeking on the Internet: a double divide? Results from a representative survey in the Paris metropolitan area, France, 2005-2006.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 372 (9633), pp.116. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(08)61032-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-8-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00311471v1</w:t>
+                <w:t xml:space="preserve">inserm-00268767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Internet and health: lessons learned from the French national survey on households living conditions in 2005].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12909,90 +12909,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs biographiques et contextuels de la dépression : analyses à partir des données de la cohorte SIRS, agglomération parisienne, 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13024,239 +13024,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00416032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family breakup and adolescents' psychosocial maladjustment: public health implications of family disruptions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Roustit</w:t>
+                <w:t xml:space="preserve">WHIST: A web-based survey on health information seeking on Internet in France, 2007.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1090-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00139000v1</w:t>
+                <w:t xml:space="preserve">inserm-00311473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHIST: A web-based survey on health information seeking on Internet in France, 2007.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lesieur</w:t>
+                <w:t xml:space="preserve">Family breakup and adolescents' psychosocial maladjustment: public health implications of family disruptions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120 (4), pp.e984-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2006-3172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00311473v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00139000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -13484,51 +13484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet uses for health information seeking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13560,291 +13560,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00083667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower utilization of primary, specialty and preventive care services by individuals residing with persons in poor health.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Spatial clustering of mental disorders and associated characteristics of the neighbourhood context in Malmö, Sweden, in 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Navaie-Waliser</w:t>
+                <w:t xml:space="preserve">Alastair H. Leyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Viboud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+                <w:t xml:space="preserve">Clive E. Sabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Råstam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cki094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (5), pp.427-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2005.040360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00083674v1</w:t>
+                <w:t xml:space="preserve">inserm-00089332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial clustering of mental disorders and associated characteristics of the neighbourhood context in Malmö, Sweden, in 2001.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Lower utilization of primary, specialty and preventive care services by individuals residing with persons in poor health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clive E. Sabel</w:t>
+                <w:t xml:space="preserve">Maryam Navaie-Waliser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Viboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 60 (5), pp.427-35. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (2), pp.209-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech.2005.040360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cki094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00089332v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00083674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congenital stapes ankylosis: study of 28 cases and surgical results.</w:t>
               </w:r>
@@ -13976,51 +13976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of a spatial perspective with the multilevel analytical approach in neighborhood studies: the case of mental and behavioral disorders due to psychoactive substance use in Malmo, Sweden, 2001.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14119,51 +14119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences conjugales : repérer et aider les victimes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14227,51 +14227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Area-level determinants of specialty care utilization in France: a multilevel analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14338,317 +14338,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00083681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original approach to the individual characteristics associated with forgone healthcare: a study in underprivileged areas, Paris region, France, 2001-2003.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+                <w:t xml:space="preserve">Influence du contexte de résidence sur les comportements de recours aux soins : l'apport des méthodes d'analyse multiniveau et spatiale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 104, pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00000013v1</w:t>
+                <w:t xml:space="preserve">inserm-00139586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a spatial approach with the multilevel approach for investigating place effects on health: the example of healthcare utilisation in France.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Merlo</w:t>
+                <w:t xml:space="preserve">Original approach to the individual characteristics associated with forgone healthcare: a study in underprivileged areas, Paris region, France, 2001-2003.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech.2004.025478⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (4), pp.361-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cki096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00083682v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00000013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du contexte de résidence sur les comportements de recours aux soins : l'apport des méthodes d'analyse multiniveau et spatiale.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Comparison of a spatial approach with the multilevel approach for investigating place effects on health: the example of healthcare utilisation in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'économie de la santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (6), pp.517-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2004.025478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00139586v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00083682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The moral career of poor patients in free clinics.</w:t>
               </w:r>
@@ -14738,51 +14738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to general practitioner services: the disabled elderly lag behind in underserved areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Veugelers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14937,51 +14937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re: &amp;quot;Detecting patterns of occupational illness clustering with alternating logistic regressions applied to longitudinal data&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgiy Bobashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15054,51 +15054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilevel analysis of tobacco use and tobacco consumption levels in France: are there any combination risk groups?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15149,51 +15149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobacco and alcohol consumption, sedentary lifestyle and overweightness in France: a multilevel analysis of individual and area-level determinants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15313,51 +15313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[The contribution of multilevel models in contextual analysis in the field of social epidemiology: a review of literature]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15395,51 +15395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Consequences of domestic violence on women's health and their management in primary health care]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15548,51 +15548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Giacoman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Devilat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15641,226 +15641,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food insecurity in the Paris metropolitan area. An analysis of the SIRS cohort in 2010</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">France Caillavet</w:t>
+                <w:t xml:space="preserve">Territoires et santé. Identifier les populations vulnérables et les territoires prioritaires en analysant conjointement les espaces de résidence et de mobilité des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA World Congress of Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.466-470</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746419v1</w:t>
+                <w:t xml:space="preserve">hal-01353397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires et santé. Identifier les populations vulnérables et les territoires prioritaires en analysant conjointement les espaces de résidence et de mobilité des individus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Vallée</w:t>
+                <w:t xml:space="preserve">Food insecurity in the Paris metropolitan area. An analysis of the SIRS cohort in 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEA World Congress of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Epidemiological Association (IEA). USA., Aug 2011, Edinburgh, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2011.142976m.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353397v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16009,51 +16009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès aux soins des personnes confrontées à de multiples facteurs de vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16127,51 +16127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to healthcare for people facing multiple health vulnerabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16258,51 +16258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Vanbiervliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16359,51 +16359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Vanbiervliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16561,51 +16561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence française de développement, pp.117, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -17142,51 +17142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samenta : rapport sur la santé mentale et les addictions chez les personnes sans logement personnel d'Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17643,229 +17643,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00139577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social and spatial distribution of mental and behavioral disorders related to psychoactive substance use in the city of Malmö, Sweden, 2001.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Kinger LV. </w:t>
+                <w:t xml:space="preserve">Saude e desigualdades sociais: novas abordagens epidemiologicas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pardini Picudo Véras M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Lifestyle and Health Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nova Science Publishers, pp.246, 2005</w:t>
+              <w:t xml:space="preserve">Desigualdades e rupturas sociais em metropoles contemporâneas.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editatora da PUC-SP, pp.105-116, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00139574v1</w:t>
+                <w:t xml:space="preserve">inserm-00139579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saude e desigualdades sociais: novas abordagens epidemiologicas.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Pardini Picudo Véras M. </w:t>
+                <w:t xml:space="preserve">The social and spatial distribution of mental and behavioral disorders related to psychoactive substance use in the city of Malmö, Sweden, 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thor Lithman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ake Boalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kinger LV. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desigualdades e rupturas sociais em metropoles contemporâneas.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editatora da PUC-SP, pp.105-116, 2005</w:t>
+              <w:t xml:space="preserve">Focus on Lifestyle and Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Publishers, pp.246, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00139579v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00139574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et ruptures sociales dans les Zones Urbaines Sensibles d’Ile-de-France</w:t>
               </w:r>
@@ -17989,51 +17989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In : Joubert M; Chauvin P; Facy F; Ringa V; Siwek P; Terra JL (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précarisation, risques et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Inserm, pp.99-117, 2001, 2-85598-773-3</w:t>
@@ -18120,51 +18120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Vanbiervliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18270,51 +18270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renoncement aux soins pour raisons financières dans l'agglomération parisienne : déterminants sociaux et évolution entre 2005 et 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18729,90 +18729,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALISIRS. Les inégalités sociales et teritoriales des pratiques alimentaires, de l'obésité et de l'insécurité alimentaire dans l'agglomération parisienne en 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19003,51 +19003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05288533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Scarlett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mediavilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24066-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05288542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Dib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadohealth.2024.01.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05311867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renaudie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2022.2083894" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2021.1874218" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Longfier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna-Eve Franck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Coeuret-Pellicer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-019-01251-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02489575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Motreff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baubet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pirard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rabet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petitclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2019.11.018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Feron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.04.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02537040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Eilin Stene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-020-00943-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dicoul&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17061958" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laporte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dauriac-Le Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Guedj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17218144" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/inserm-03016708v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Calin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Reydellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Plenel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05601-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03857039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11657-019-0674-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02551021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rigal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sassenou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0969141320914323" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03118245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.07.027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02877317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00212-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jackson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S. Courvoisier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Duvoisin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferro-Luzzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bodenmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028336" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02138147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Romanello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lesieur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kergoat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dutertre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216226" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Crampe-Casnabet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2018.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Aznague" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16244878" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871441v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgrees Du Lou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2019.1576842" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02278697v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-019-1004-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vandentorren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15050948" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine D&#233;trez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020241" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833320v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin-Fernandez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030420" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berenbaum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hudry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Cukierman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-018-4241-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381152v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Motreff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pirard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baubet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chauvin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vandentorren" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.632" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871433v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic Aubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2017.63" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-212000" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855950v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.174.0027" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Darbeda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2017.304255" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01912672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verdier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Bourokba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chariot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-017-1727-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01885019v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203676" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray Spira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky118" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03950442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954137v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(17)30246-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907440v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scherpereel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Emery Cott&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fernandes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debieuvre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4958-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826447v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-018-4172-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525834v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Araujo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2017.04.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx186.254" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Choua&#239;d" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182798" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587399v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Brondeel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184138" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304344v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefeuvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153872" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322743v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01372440v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roze" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vuillermoz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Melchior" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.05.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313745v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delbarre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150875" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2016.05.014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roze" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rondet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000225" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Toullier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benayoun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)30126-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227718v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119161" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155489v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Cadwallader" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-015-0273-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630242v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaneh Kyureghian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Nayga, Jr" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferrant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aav031" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01188194v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Grupposo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-1006-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131463" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01188085v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-2051-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01070538v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oulhote" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-13-53" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01011805v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamiraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Russo-Marie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/ket480" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598081v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014528393" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992188v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362343" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366300v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115064" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00870068v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Florence" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-013-9919-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344720v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathoret-Philibert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poussiere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114350" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963457v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437437v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080195" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753603v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beltzer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Halfen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-012-9742-z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647714v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Masullo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2012.12.012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGW1GK2H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874859v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacha Kaoutar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-151" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128863v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00903748v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grillo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-486" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00763468v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeindo Ndeikoundam Ngangro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudeadoum Ngarhounoum" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosurel Ngangro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngakoutou Rangar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahinda Siriwardana" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-513" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768698v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-937" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780570v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-11-54" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666637v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-53" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666630v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2011.08.064" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00558570v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nevoux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Denoyelle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erea Noel Garab&#233;dian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archoto.2010.229" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544031v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alp&#233;rovitch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pico" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Ritchie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afq142" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645744v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624590v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roustit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2011.08.009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588820v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Durier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.596429" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687728v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Massari" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2011.554522" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452796v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2009.087379" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712743v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2011.579940" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664157v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campoy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Renahy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary King" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-949" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00656786v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moya-Plana" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erea-Noel Garabedian" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archoto.2011.204" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588816v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779658v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0167" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00510306v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.04.009" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00458938v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00471888v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17538150903358784" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457553v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-010-0094-8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00543829v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hamelin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2009-3574" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544023v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(10)62169-1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00514271v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sissoko" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Querre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.04.006" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00561338v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pruli&#232;re-Escabasse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fauroux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tamalet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archoto.2010.183" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415975v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.077750" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452395v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S. Lazard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blumen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Fragny" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477864v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roustit" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Renahy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guernec" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lesieur" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Parizot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415983v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pistone" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Schwarzinger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Receveur" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2008.03.002" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311474v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Haas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Montaye" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0b013e3282fd991f" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00268767v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-8-69" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311471v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(08)61032-6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00282536v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.01.009" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416032v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139000v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2006-3172" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311473v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196777v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hervouet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102388v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blons" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jonard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Feldmann" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201611" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083667v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083674v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Navaie-Waliser" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viboud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki094" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089332v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair H. Leyland" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Sabel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart R&#229;stam" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2005.040360" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102387v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Albert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouillon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Denoyelle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mlg.0000227501.78004.f6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGFL4P9M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000016v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Merlo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Subramanian" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Lynch" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwi175" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089343v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morvant" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cabanne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leclercq" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083681v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbert" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2004.05.006" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000013v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bazin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki096" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083682v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2004.025478" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139586v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083684v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2005.02.005" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083678v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Veugelers" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki082" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139584v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083683v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Bobashev" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwh216" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083686v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089341v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083688v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089340v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089334v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788581v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giacoman" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Devilat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ayala" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746419v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2011.142976m.51" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353397v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493906v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Rodriguez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Nuenberg" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fille" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio-Ezequiel Aranda-Fernandez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316094v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanbiervliet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vicart" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316096v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992161v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01053008v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809395v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00595137v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Carde" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452211v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Estecahandy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415971v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00419971v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416004v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Drouot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomasino" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083693v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083691v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00471925v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934678v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Firdion" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089344v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979776v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415993v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139577v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;n&#233;dicte de Montaigne" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139574v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gaignard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Lithman" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Boalt" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139579v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935429v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935412v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992172v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00695827v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00645136v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415987v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493902v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Nuernberg" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ezequiel Arana-Fernandez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983426v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauveaud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ferrand" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810623v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05288533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Scarlett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mediavilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24066-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05288542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Dib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadohealth.2024.01.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05311867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renaudie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2022.2083894" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855943v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Longfier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106615" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2021.1874218" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02489575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Motreff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baubet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pirard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rabet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petitclerc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2019.11.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Feron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.04.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03857039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11657-019-0674-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/inserm-03016708v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Calin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Reydellet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Plenel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05601-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02537040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Eilin Stene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-020-00943-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538967v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dicoul&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17061958" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laporte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dauriac-Le Masson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercuel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Guedj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17218144" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550997v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna-Eve Franck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Coeuret-Pellicer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-019-01251-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02551021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rigal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sassenou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0969141320914323" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03118245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.07.027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02877317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00212-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Crampe-Casnabet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2018.11.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172176v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jackson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S. Courvoisier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Duvoisin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferro-Luzzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bodenmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028336" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02138147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Romanello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lesieur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kergoat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dutertre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216226" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Aznague" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16244878" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871441v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgrees Du Lou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2019.1576842" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02278697v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-019-1004-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888124v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berenbaum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hudry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Cukierman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-018-4241-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833320v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin-Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030420" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871434v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vandentorren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15050948" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833309v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine D&#233;trez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020241" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic Aubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2017.63" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01912672v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verdier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Bourokba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chariot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-017-1727-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01885019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203676" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray Spira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky118" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Darbeda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2017.304255" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855950v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.174.0027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795691v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-212000" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381152v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Motreff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pirard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baubet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chauvin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vandentorren" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.632" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03950442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826447v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-018-4172-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954137v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(17)30246-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907440v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scherpereel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Emery Cott&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fernandes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debieuvre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4958-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525834v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Araujo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2017.04.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx186.254" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Choua&#239;d" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182798" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587399v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Brondeel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184138" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320693v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2016.05.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322743v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01372440v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vuillermoz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Melchior" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.05.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313745v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delbarre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150875" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304344v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefeuvre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153872" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roze" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rondet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000225" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Toullier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benayoun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)30126-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227718v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119161" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630242v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaneh Kyureghian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Nayga, Jr" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferrant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aav031" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01188194v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Grupposo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-1006-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155489v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Cadwallader" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-015-0273-2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131463" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01188085v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-2051-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992188v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362343" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366300v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115064" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01070538v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oulhote" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-13-53" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01011805v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamiraud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Russo-Marie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/ket480" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014528393" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00870068v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Florence" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-013-9919-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344720v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathoret-Philibert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poussiere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114350" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963457v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753603v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beltzer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Halfen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-012-9742-z" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647714v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Masullo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2012.12.012" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGW1GK2H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128863v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874859v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacha Kaoutar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-151" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437437v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080195" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00903748v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grillo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-486" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00763468v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeindo Ndeikoundam Ngangro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudeadoum Ngarhounoum" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosurel Ngangro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngakoutou Rangar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahinda Siriwardana" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-513" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666637v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-53" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666630v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2011.08.064" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780570v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-11-54" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768698v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-937" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00558570v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nevoux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Denoyelle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erea Noel Garab&#233;dian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archoto.2010.229" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544031v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alp&#233;rovitch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pico" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Ritchie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afq142" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624590v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roustit" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2011.08.009" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588820v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Durier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.596429" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712743v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Massari" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2011.579940" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664157v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campoy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Renahy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary King" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-949" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687728v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2011.554522" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452796v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2009.087379" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645744v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00656786v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moya-Plana" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erea-Noel Garabedian" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archoto.2011.204" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588816v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779658v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0167" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00510306v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.04.009" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00458938v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457553v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-010-0094-8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00471888v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17538150903358784" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00543829v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hamelin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2009-3574" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544023v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(10)62169-1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00514271v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sissoko" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Querre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.04.006" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00561338v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pruli&#232;re-Escabasse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fauroux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tamalet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archoto.2010.183" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415975v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.077750" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477864v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roustit" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Renahy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guernec" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lesieur" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Parizot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452395v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S. Lazard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blumen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Fragny" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415983v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pistone" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Schwarzinger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Receveur" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2008.03.002" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311474v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Haas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Montaye" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0b013e3282fd991f" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311471v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(08)61032-6" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00268767v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-8-69" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00282536v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.01.009" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416032v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311473v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139000v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2006-3172" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196777v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hervouet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102388v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blons" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jonard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Feldmann" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201611" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083667v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089332v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair H. Leyland" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Sabel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart R&#229;stam" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2005.040360" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083674v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Navaie-Waliser" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viboud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki094" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102387v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Albert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouillon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Denoyelle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mlg.0000227501.78004.f6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGFL4P9M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000016v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Merlo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Subramanian" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Lynch" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwi175" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089343v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morvant" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cabanne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leclercq" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083681v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbert" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2004.05.006" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139586v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000013v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bazin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki096" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083682v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2004.025478" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083684v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2005.02.005" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083678v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Veugelers" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki082" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139584v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083683v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Bobashev" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwh216" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083686v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089341v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083688v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089340v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089334v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788581v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giacoman" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Devilat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ayala" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353397v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746419v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2011.142976m.51" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493906v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Rodriguez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Nuenberg" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fille" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio-Ezequiel Aranda-Fernandez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316094v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanbiervliet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vicart" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316096v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992161v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01053008v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809395v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00595137v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Carde" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452211v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Estecahandy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415971v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00419971v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416004v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Drouot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomasino" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083693v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083691v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00471925v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934678v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Firdion" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089344v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979776v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415993v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139577v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;n&#233;dicte de Montaigne" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139579v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139574v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gaignard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Lithman" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Boalt" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935429v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935412v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992172v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00695827v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00645136v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415987v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493902v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Nuernberg" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ezequiel Arana-Fernandez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983426v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauveaud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ferrand" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810623v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>