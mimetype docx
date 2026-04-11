--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -115,243 +115,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle-Calédonie : une première analyse géopolitique de l’Accord de Bougival</w:t>
+                <w:t xml:space="preserve">Étude des conditions d’émergence d’une politique intersectorielle de promotion de la santé à l’échelon du territoire néocalédonien : fenêtre d’opportunité pour la santé à l’École</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carmella Rebouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paco Milhiet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Grand Continent</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (HS1), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2025.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389791v1</w:t>
+                <w:t xml:space="preserve">hal-05369885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des conditions d’émergence d’une politique intersectorielle de promotion de la santé à l’échelon du territoire néocalédonien : fenêtre d’opportunité pour la santé à l’École</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmella Rebouillat</w:t>
+                <w:t xml:space="preserve">Nouvelle-Calédonie : une première analyse géopolitique de l’Accord de Bougival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Milhiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Grand Continent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369885v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre l’Australie et la Chine, la bataille pour les îles du Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -389,51 +389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique du nickel : Indonésie/Nouvelle-Calédonie, destins liés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Défense Nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, L'Océanie, un théâtre sécuritaire en Indo-Pacifique, 7 (872), pp.134-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -467,51 +467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azerbaijan: a ‘Pacific’ power?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Défense Nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, L’Océanie, un théâtre sécuritaire en Indo-Pacifique ?, 7 (872), pp.65-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -545,51 +545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-détermination et géographie électorale en Nouvelle-Calédonie : cristallisation politique ou indépendance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Laboratoire de recherches juridique et économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 2019-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -614,51 +614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Determination and Electoral Geography in New Caledonia : Political Stasis or Independence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Working paper Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020/5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -683,51 +683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La majorité océanienne au Congrès est elle minoritaire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Laboratoire de recherches juridique et économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1004,51 +1004,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle-Calédonie : entre rivalités locales et enjeux indo-pacifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vice-Rectorat de la Nouvelle-Calédonie - inspection pédagogique d'histoire géographie, Sep 2025, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1257,191 +1257,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un aller simple pour la ville ? Mobilités, urbanisation et territoires en Nouvelle-Calédonie</w:t>
+                <w:t xml:space="preserve">Parti pour rester ? Les mobilités comme élément de la durabilité des territoires de la Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.-Ch. Pantz</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-C. Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque E-toile Pacifique 2013, Session : le changement social dans le Pacifique : urbanisation, alimentation et santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international, Le développement durable en Océanie. Vers une éthique nouvelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Koné, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387119v1</w:t>
+                <w:t xml:space="preserve">hal-03387118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parti pour rester ? Les mobilités comme élément de la durabilité des territoires de la Nouvelle-Calédonie</w:t>
+                <w:t xml:space="preserve">Un aller simple pour la ville ? Mobilités, urbanisation et territoires en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.-C. Pantz</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Ch. Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international, Le développement durable en Océanie. Vers une éthique nouvelle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Koné, Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">Colloque E-toile Pacifique 2013, Session : le changement social dans le Pacifique : urbanisation, alimentation et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387118v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1472,51 +1472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Geopolitical Atlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1563,51 +1563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence et pénétration de la Chine dans le Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autrement. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des Outre-mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1649,51 +1649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Has “White Nouméa” Become More Kanak?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographies of New Caledonia-Kanaky</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2068,270 +2068,270 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle-Calédonie : la chute du gouvernement indépendantiste fragilisera-t-elle la reprise du dialogue ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nouvelle-Calédonie : les indépendantistes du FLNKS rejettent l’accord de Bougival. Et maintenant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.epteqajt4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ju7q33pyu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369939v1</w:t>
+                <w:t xml:space="preserve">hal-05369944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle-Calédonie : les indépendantistes du FLNKS rejettent l’accord de Bougival. Et maintenant ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quand la rivalité entre Taïwan et la Chine s’invite dans le Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.ju7q33pyu⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64628/AAK.gadkkuv6r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369944v1</w:t>
+                <w:t xml:space="preserve">hal-05369947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la rivalité entre Taïwan et la Chine s’invite dans le Pacifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nouvelle-Calédonie : la chute du gouvernement indépendantiste fragilisera-t-elle la reprise du dialogue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.gadkkuv6r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64628/AAK.epteqajt4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369947v1</w:t>
+                <w:t xml:space="preserve">hal-05369939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle-Calédonie : l’impasse et l’inquiétude, un an après les émeutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.jnhd9nynn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2358,51 +2358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Nouvelle-Calédonie, les radicaux s’imposent dans le camp indépendantiste : le dialogue pourra-t-il reprendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.nqvmhk97a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2455,195 +2455,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is New Caledonia's referendum a double dead end ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyse géopolitique du référendum d'autodétermination (2020) en Nouvelle-Calédonie, in Les nuits de la science, édition 2020, UNC, novebre 202</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANU's Policy Forum, Pacific in Focus section,</w:t>
+              <w:t xml:space="preserve">Les nuits de la science, édition 2020, UNC, novembre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394177v1</w:t>
+                <w:t xml:space="preserve">hal-03394180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse géopolitique du référendum d'autodétermination (2020) en Nouvelle-Calédonie, in Les nuits de la science, édition 2020, UNC, novebre 202</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Is New Caledonia's referendum a double dead end ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nuits de la science, édition 2020, UNC, novembre 2020</w:t>
+              <w:t xml:space="preserve">ANU's Policy Forum, Pacific in Focus section,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394180v1</w:t>
+                <w:t xml:space="preserve">hal-03394177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référendum en Nouvelle-Calédonie, la double impasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outremers 360, dossier expertise deuxième référendum, septembre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2940,51 +2940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389791v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Christophe Pantz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Milhiet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05369885v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmella Rebouillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2025.0037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pestana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.872.0134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.872.0065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C. Pantz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robertson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pesta&#241;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pantz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hoffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C Pantz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Ch. Pantz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/rwe/10.1007/978-981-95-1507-3_37" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1507-3_37" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/atlas-des-outre-mer/9782080287717" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05369878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_11" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P J Batterbury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Fisher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kowasch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_21" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pestana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pantz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.epteqajt4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ju7q33pyu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gadkkuv6r" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jnhd9nynn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nqvmhk97a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394177v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02495640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Christophe Pantz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA010685" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05369885v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmella Rebouillat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Christophe Pantz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2025.0037" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Milhiet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pestana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.872.0134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.872.0065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C. Pantz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robertson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pesta&#241;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pantz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hoffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C Pantz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Ch. Pantz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/rwe/10.1007/978-981-95-1507-3_37" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1507-3_37" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/atlas-des-outre-mer/9782080287717" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05369878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_11" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P J Batterbury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Fisher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kowasch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_21" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pestana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pantz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369944v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ju7q33pyu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gadkkuv6r" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.epteqajt4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jnhd9nynn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nqvmhk97a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394180v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02495640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Christophe Pantz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA010685" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>