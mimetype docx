--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -115,243 +115,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des conditions d’émergence d’une politique intersectorielle de promotion de la santé à l’échelon du territoire néocalédonien : fenêtre d’opportunité pour la santé à l’École</w:t>
+                <w:t xml:space="preserve">Nouvelle-Calédonie : une première analyse géopolitique de l’Accord de Bougival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmella Rebouillat</w:t>
+                <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
+                <w:t xml:space="preserve">Paco Milhiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Grand Continent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369885v1</w:t>
+                <w:t xml:space="preserve">hal-05389791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle-Calédonie : une première analyse géopolitique de l’Accord de Bougival</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Étude des conditions d’émergence d’une politique intersectorielle de promotion de la santé à l’échelon du territoire néocalédonien : fenêtre d’opportunité pour la santé à l’École</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmella Rebouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paco Milhiet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Grand Continent</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (HS1), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2025.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389791v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre l’Australie et la Chine, la bataille pour les îles du Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -389,51 +389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique du nickel : Indonésie/Nouvelle-Calédonie, destins liés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Défense Nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, L'Océanie, un théâtre sécuritaire en Indo-Pacifique, 7 (872), pp.134-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -467,51 +467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azerbaijan: a ‘Pacific’ power?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Défense Nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, L’Océanie, un théâtre sécuritaire en Indo-Pacifique ?, 7 (872), pp.65-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -545,51 +545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-détermination et géographie électorale en Nouvelle-Calédonie : cristallisation politique ou indépendance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Laboratoire de recherches juridique et économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 2019-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -614,51 +614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Determination and Electoral Geography in New Caledonia : Political Stasis or Independence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Working paper Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020/5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -683,51 +683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La majorité océanienne au Congrès est elle minoritaire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Laboratoire de recherches juridique et économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1004,51 +1004,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle-Calédonie : entre rivalités locales et enjeux indo-pacifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vice-Rectorat de la Nouvelle-Calédonie - inspection pédagogique d'histoire géographie, Sep 2025, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1472,51 +1472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Geopolitical Atlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1563,51 +1563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence et pénétration de la Chine dans le Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autrement. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des Outre-mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1649,51 +1649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Has “White Nouméa” Become More Kanak?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographies of New Caledonia-Kanaky</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2074,51 +2074,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle-Calédonie : les indépendantistes du FLNKS rejettent l’accord de Bougival. Et maintenant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.ju7q33pyu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2145,51 +2145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la rivalité entre Taïwan et la Chine s’invite dans le Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.gadkkuv6r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2216,51 +2216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle-Calédonie : la chute du gouvernement indépendantiste fragilisera-t-elle la reprise du dialogue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.epteqajt4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2287,51 +2287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle-Calédonie : l’impasse et l’inquiétude, un an après les émeutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.jnhd9nynn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2358,51 +2358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Nouvelle-Calédonie, les radicaux s’imposent dans le camp indépendantiste : le dialogue pourra-t-il reprendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.nqvmhk97a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2455,195 +2455,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse géopolitique du référendum d'autodétermination (2020) en Nouvelle-Calédonie, in Les nuits de la science, édition 2020, UNC, novebre 202</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Is New Caledonia's referendum a double dead end ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nuits de la science, édition 2020, UNC, novembre 2020</w:t>
+              <w:t xml:space="preserve">ANU's Policy Forum, Pacific in Focus section,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394180v1</w:t>
+                <w:t xml:space="preserve">hal-03394177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is New Caledonia's referendum a double dead end ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse géopolitique du référendum d'autodétermination (2020) en Nouvelle-Calédonie, in Les nuits de la science, édition 2020, UNC, novebre 202</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANU's Policy Forum, Pacific in Focus section,</w:t>
+              <w:t xml:space="preserve">Les nuits de la science, édition 2020, UNC, novembre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394177v1</w:t>
+                <w:t xml:space="preserve">hal-03394180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référendum en Nouvelle-Calédonie, la double impasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Pantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outremers 360, dossier expertise deuxième référendum, septembre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2940,51 +2940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05369885v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmella Rebouillat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Christophe Pantz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2025.0037" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Milhiet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pestana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.872.0134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.872.0065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C. Pantz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robertson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pesta&#241;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pantz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hoffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C Pantz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Ch. Pantz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/rwe/10.1007/978-981-95-1507-3_37" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1507-3_37" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/atlas-des-outre-mer/9782080287717" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05369878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_11" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P J Batterbury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Fisher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kowasch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_21" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pestana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pantz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369944v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ju7q33pyu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gadkkuv6r" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.epteqajt4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jnhd9nynn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nqvmhk97a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394180v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02495640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Christophe Pantz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA010685" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389791v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Christophe Pantz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Milhiet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05369885v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmella Rebouillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2025.0037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pestana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.872.0134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.872.0065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C. Pantz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robertson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pesta&#241;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pantz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hoffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C Pantz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Ch. Pantz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/rwe/10.1007/978-981-95-1507-3_37" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1507-3_37" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/atlas-des-outre-mer/9782080287717" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05369878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_11" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P J Batterbury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Fisher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kowasch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_21" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pestana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pantz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369944v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ju7q33pyu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gadkkuv6r" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.epteqajt4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jnhd9nynn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nqvmhk97a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394177v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02495640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Christophe Pantz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA010685" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>