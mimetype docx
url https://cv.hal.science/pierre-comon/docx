--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Comon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Employment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gipsa-Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR5216 associated wih </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Grenoble Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2012-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratory </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I3S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, associated with </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Nice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1998-2012) at Sophia Antipolis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> institute (1997-1998)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 years in industry: Crouzet/Sextant/Thales (1982-1985), and </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomson/Thales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1988-1997)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> laboratory, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1986-1987) and </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of Labex Persyval2 (Nov 2019 - Aug 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the research board of Labex Persyval-Lab (2015-2019), as scientific manager of the ADM research action</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy director of the MSTIC research Dept of the community of Universities of Grenoble-Alpes (fall 2015 - fall 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prime Investigator of the ERC grant AdG-2013-320594 Decoda (2013 - 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the City council of Peymeinade (2008 - 2012), under the term of F.Brousteau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of the STIC doctoral school (2008 - 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of SIS department (2008 - 2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the ANR project  Decotes (2007 - 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice director of the STIC doctoral school (2005 - 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the SiCom master's program (1999 - 2005)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the Astre team (1998 - 2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the LTS team (1991 - 1993)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the Basic Research Working Group ATHOS (1992 - 1995)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prizes & Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE Life Fellow (2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SIAM Life Fellow (2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow of SIAM (2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IMT Grand Prize awarded by the the French Academy of Sciences (2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recipient of the CNRS silver medal (2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow of Eurasip (2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow of the IEEE (2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Individual Technical Achievement Award from Eurasip (2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emeritus member of the SEE (2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monpetit prize from the French Academy of Sciences (2005), rewarding works with industrial applications)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE CAS distinguished lecturer over the period 2002-2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Between Jan 1992 and 1998, member of the Technical and Scientific Council of the Thomson Group (multinational Company employing 96,000 persons over 50 countries - now renamed Thales)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">More at</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.Comon home page </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.gipsa-lab.grenoble-inp.fr/~pierre.comon/cv_en.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Space Recovery for Efficient Incomplete Multi-view Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (9), pp.4664-4677. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2023.3333522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiHU-TD: Multi-feature Hyperspectral Unmixing Based on Tensor Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2023.3314218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480890v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of gradient-based block coordinate descent algorithms for non-orthogonal joint approximate diagonalization of matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (2), pp.592-621. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1456972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408912v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Normality Test for Multivariate Dependent Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Elbouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, pp.108705. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Cramér–Rao bounds for reconstruction problems formulated as coupled canonical polyadic decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.108573. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibrant-free drift compensation method for gas sensor arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Livache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Barthelme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 225 (June), pp.104549. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2022.104549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trainable Subspaces for Low Rank Tensor Completion: Model and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiani Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.2502-2517. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2022.3173470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorrIndex: a permutation invariant performance index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.108457. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230210v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Random Matrix Perspective on Random Tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de M Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (264), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the nonnegative canonical tensor decomposition with two accelerated proximal gradient algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (Septembre), pp.103682. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobi-type algorithm for low rank orthogonal approximation of symmetric tensors and its convergence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific journal of optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.357-379. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1911.00659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor methods for multisensor signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Zniyed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L F de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.693-709. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2020.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time gas recognition and gas unmixing in robot applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Livache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Barthelme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 330, pp.129111. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2020.129111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448737v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of low-rank tensor approximation under existence constraint via a forward-backward algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 188, pp.108178. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate matrix and tensor diagonalization by unitary transformations: convergence of Jacobi-type algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.2998-3028. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M125950X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998900v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Image Classification Based on Mathematical Morphology and Tensor Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2020-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401272v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable chiral recognition with an optoelectronic nose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Livache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159 (July), pp.112183. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2020.112183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating group lasso for block-term tensor decomposition with application to ECG source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68, pp.2682-2696. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2020.2985591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899469v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Proximal Gradient and the Accelerated Proximal Gradient as a Canonical Polyadic tensor decomposition Algorithms in difficult situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171, pp.107472. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal Coupled Tensor CP Decomposition for Hyperspectral and Multispectral Image Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihui Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (1), pp.348-362. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2019.2936486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral super-resolution with coupled Tucker approximation: Recoverability and SVD-based algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68, pp.931-946. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2020.2965305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911969v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of tensor ranks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lim Lek-Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367 (June), pp.107128. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aim.2020.107128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On approximate diagonalization of third order symmetric tensors by orthogonal transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 576, pp.324-351. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the minimal ranks of matrix pencils and the existence of a best approximate block-term tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 561, pp.161-186. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2018.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globally convergent Jacobi-type algorithms for simultaneous orthogonal symmetric tensor diagonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1116295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability of an X-Rank Decomposition of Polynomial Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.388-414. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1108388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Penalized Semialgebraic Deflation ICA Algorithm for the Efficient Extraction of Interictal Epileptic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.94-104. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2015.2504126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional ESPRIT for Damped and Undamped Signals: Algorithm, Computations, and Perturbation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (22), pp. 5897-5910. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2736512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360438v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor DoA Estimation with Directional Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp. 648 - 652. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2685244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISSY: an efficient and automatic algorithm for the analysis of EEG sources based on structured sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.157-172. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.05.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01617155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional factorization through helical mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Spagnolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.171-180. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simultaneous sparse approximation method for multidimensional harmonic retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.36-48. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-Estimation relationship in mismatched Gaussian channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Chlaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp.688-692. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2687764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband multiple diversity tensor array processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (20), pp.5334-5346. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2725219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350549v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hankel low-rank matrix completion: performance of the nuclear norm relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.637-646. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2016.2535182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130631v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting inner filter effects, a non multilinear tensor decomposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 150, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness of Nonnegative Tensor Approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (4), pp.2170-2183. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2016.2532906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015519v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation tensorielle sous contrainte d'existence. Application au traitement d'antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp.11-33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.33.11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Distributed EEG Sources in the Context of Epilepsy: A Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (5-6), pp.242-253. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reduction of multivariate quadratic systems to best rank-1 approximation of three-way tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L F de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62, pp.9 - 15. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aml.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semialgebraic Geometry of Nonnegative Tensor Rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.1556 - 1580. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1063708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor CP Decomposition with Structured Factor Matrices: Algorithms and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.757-769. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2509907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative tensor CP decomposition of hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (5), pp.2577-2588. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2503737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor decomposition exploiting diversity of propagation velocities; application to localization of icequake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Helmstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.75 - 88. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multimodal data fusion through joint decompositions with flexible couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (18), pp.4830-4844. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2016.2576425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite algorithm to compute rank-1 tensor approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (7), pp.959-963. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2016.2570862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Source Estimation and Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (10), pp.2485-2495. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2404311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularized nonnegative canonical polyadic decomposition algorithm with preprocessing for 3D fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Thirion-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.2709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain source imaging: from sparse to tensor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (6), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2015.2413711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal icequakes recorded beneath an Alpine glacier (Glacier d 'Argentiere, MontBlanc, France): evidence for stick-slip motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (3), pp.379-401. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Decomposition of Large Nonnegative Tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (7), pp.862-866. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2014.2374838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate-depth icequakes and harmonic tremor in an Alpine glacier (glacier d 'Argentiere,France): evidence for hydraulic fracturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (3), pp.402-416. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Multilinear Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (2), pp.1260-1280. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2013.2291876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensors: a Brief Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2014.2298533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923279v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line search and trust region strategies for canonical decomposition of semi-nonnegative semi-symmetric 3rd order tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Karfoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 450, pp.334-374. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG extended source localization: Tensor-based vs. conventional methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.143-57. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind source separation of underdetermined mixtures of event-related sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.52-64. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CP decomposition approach to blind separation for DS-CDMA system using a new performance index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awatif Rouijel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.128-139. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2014-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of instantaneous mixtures of dependent sources using classical ICA methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwa Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Pieczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013:62, pp.n/c. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2013-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering with a new distance measure based on a dual-rooted tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Kliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 251 (Dec), pp.96-113. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2013.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor Decompositions with Banded Matrix Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 438 (1), pp.919-941. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2011.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Tensor Decomposition, Moment Matrices and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Brachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (May), pp.51-71. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2012.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590965v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFAC Decomposition Approach to Blind Identification of Underdetermined Mixtures Based on Generating Function Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwin Stegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (11), pp.5698-5713. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2208956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical Polyadic decomposition with a Columnwise Orthonormal Factor Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven de Lathauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Icart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Deneire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.1190-1213. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110830034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA-based EEG denoising: a comparative analysis of fifteen methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Karfoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (3 Special issue on Data Mining in Bioengineering), pp.407-418. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10175-012-0052-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph based k-means clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (9), pp.1970-1984. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-way Space-Time-WaveVector analysis for EEG source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.1021-1031. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the typical rank of real binary forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Ottaviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear and Multilinear Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (6), pp.657-667. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03081087.2011.624097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification of Underdetermined Mixtures Based on the Characteristic Function: The Complex Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (2), pp.540 - 553. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2089625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the polyadic decomposition of nonnegative third order tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Thirion-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (9), pp.2159-2171. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 433 (11-12), pp.1851-1872. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2010.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00355713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Independent Component Analysis by Iterative Maximization of the Kurtosis Contrast with Algebraic Optimal Step Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.248-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind identification of MISO-FIR channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Estêvão Rolim Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90, pp.490-503. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtracting a best rank-1 approximation does not necessarily decrease tensor rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwin Stegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 433 (7), pp.1276--1300. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2010.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contrast Function for Independent Component Analysis Without Permutation Ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.863-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiarray Signal Processing: Tensor decomposition meets compressed sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338 (6), pp.311--320. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative approximations of nonnegative tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.432-441. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.1244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and Typical Ranks of Multi-Way Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos ten Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven de Lathauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Castaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 430 (11), pp.2997-3007. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2009.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor Decompositions, Alternating Least Squares and other Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.393-405. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.1236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Paraunitary Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Icart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Rota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (3), pp.283-290. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance limits of alphabet diversities for FIR SISO channel identiﬁcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2008.2007926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'exploitation des approches d'analyse en composantes indépendantes dans les interfaces cerveau machine. [On the use of independent component analysis techniques in the field of brain computer interface.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Senhadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5-6), pp.211-217. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA: A Potential Tool for BCI Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Senhadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1), pp.57-68. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2008.4408442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00202706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric tensors and symmetric tensor rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (3), pp.1254-1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contrast for Independent Component Analysis with Priors on Source Kurtosis Signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.501-504. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2008.919845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Line Search : A Novel Method to Accelerate PARAFAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Rajih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Harshman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (3), pp.1148-1171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Step-Size Constant Modulus Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1), pp.10-13. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2008.050484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zero-cumulant random variable and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petrochilos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (11), pp.3334 - 3338. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification of Under-Determined Mixtures based on the Characteristic Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Rajih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (9), pp.3334-3338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICAR, a tool for Blind Source Separation using Fourth Order Statistics only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Férreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (10), pp.3633-3643. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2005.855089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind and Semi-Blind Equalization Based on the Constant Power Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (11), pp.4363-4375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification of Overcomplete Mixtures of Sources (BIOME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Férreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 391, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2004.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasts, Independent Component Analysis, and Blind Deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (3), pp.225--243. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Separation of Independent Sources from Convolutive Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Rota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, E86-A (3), pp.542-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Blind Channel Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trébuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (9), pp.2196-2207. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2002.801887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation Aveugle de Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of time delays with fewer sensors than sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (7), pp.2012-2015. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.700972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Separation of Discrete Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (8), pp.212-214. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/97.704975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularité et signaux aléatoires à temps discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 11 (5), pp.417-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis, a new concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 36, pp.287-314. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1684(94)90029-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement Rank of Generalized Inverses of Persymmetric Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laurent-Gengoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (3), pp.646-654. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/0614045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MA Identification using Fourth Order Cumulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 26 (3), pp.381--388. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1684(92)90122-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systolic implementation of adaptive solution to normal equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision Graphics and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 52, pp.402-408. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0734-189X(90)90083-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a few extreme singular values and vectors in signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Golub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 78 (8), pp.1327 - 1343. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/5.58320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture systolique de systèmes adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4 (1), pp.73-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systolic array for computing BA^-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on acoustics, speech, and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 35 (6), pp.717-723. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASSP.1987.1165208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation multivariable complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 3 (2), pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la séparation de sources à l'analyse en composantes indépendantes, et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106245v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFBS: a Forward-Backward Splitting algorithm for constrained tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provable Nonnegative Tensor Ring Approximation: Stability and Optimality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiani Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of blind and non-blind estimation for coupled LL1 tensor models using the randomly-constrained Cramér-Rao bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the regularized canonical polyadic decomposition of tensors using the accelerated proximal gradient with momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Cramér-Rao lower bounds for CP-based hyperspectral super-resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-iterative low-multilinear-rank tensor approximation with application to decomposition in rank-(1,L,L) terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Deflation and Alternating Projections for Column-Wise Orthogonal Canonical Polyadic Tensor Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L F de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Comon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Employment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gipsa-Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR5216 associated wih </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Grenoble Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2012-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratory </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I3S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, associated with </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Nice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1998-2012) at Sophia Antipolis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> institute (1997-1998)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 years in industry: Crouzet/Sextant/Thales (1982-1985), and </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomson/Thales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1988-1997)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> laboratory, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1986-1987) and </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of Labex Persyval2 (Nov 2019 - Aug 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the research board of Labex Persyval-Lab (2015-2019), as scientific manager of the ADM research action</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy director of the MSTIC research Dept of the community of Universities of Grenoble-Alpes (fall 2015 - fall 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prime Investigator of the ERC grant AdG-2013-320594 Decoda (2013 - 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the City council of Peymeinade (2008 - 2012), under the term of F.Brousteau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of the STIC doctoral school (2008 - 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of SIS department (2008 - 2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the ANR project  Decotes (2007 - 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice director of the STIC doctoral school (2005 - 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the SiCom master's program (1999 - 2005)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the Astre team (1998 - 2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the LTS team (1991 - 1993)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the Basic Research Working Group ATHOS (1992 - 1995)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prizes & Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE Life Fellow (2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SIAM Life Fellow (2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow of SIAM (2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IMT Grand Prize awarded by the the French Academy of Sciences (2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recipient of the CNRS silver medal (2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow of Eurasip (2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow of the IEEE (2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Individual Technical Achievement Award from Eurasip (2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emeritus member of the SEE (2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monpetit prize from the French Academy of Sciences (2005), rewarding works with industrial applications)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE CAS distinguished lecturer over the period 2002-2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Between Jan 1992 and 1998, member of the Technical and Scientific Council of the Thomson Group (multinational Company employing 96,000 persons over 50 countries - now renamed Thales)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">More at</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.Comon home page </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.gipsa-lab.grenoble-inp.fr/~pierre.comon/cv_en.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Space Recovery for Efficient Incomplete Multi-view Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (9), pp.4664-4677. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2023.3333522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiHU-TD: Multi-feature Hyperspectral Unmixing Based on Tensor Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2023.3314218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480890v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of gradient-based block coordinate descent algorithms for non-orthogonal joint approximate diagonalization of matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (2), pp.592-621. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1456972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408912v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the nonnegative canonical tensor decomposition with two accelerated proximal gradient algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (Septembre), pp.103682. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Normality Test for Multivariate Dependent Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Elbouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, pp.108705. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Cramér–Rao bounds for reconstruction problems formulated as coupled canonical polyadic decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.108573. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trainable Subspaces for Low Rank Tensor Completion: Model and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiani Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.2502-2517. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2022.3173470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibrant-free drift compensation method for gas sensor arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Livache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Barthelme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 225 (June), pp.104549. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2022.104549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorrIndex: a permutation invariant performance index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.108457. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230210v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Random Matrix Perspective on Random Tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de M Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (264), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of low-rank tensor approximation under existence constraint via a forward-backward algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 188, pp.108178. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobi-type algorithm for low rank orthogonal approximation of symmetric tensors and its convergence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific journal of optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.357-379. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1911.00659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor methods for multisensor signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Zniyed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L F de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.693-709. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2020.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time gas recognition and gas unmixing in robot applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Livache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Barthelme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 330, pp.129111. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2020.129111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448737v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral super-resolution with coupled Tucker approximation: Recoverability and SVD-based algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68, pp.931-946. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2020.2965305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911969v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of tensor ranks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lim Lek-Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367 (June), pp.107128. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aim.2020.107128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate matrix and tensor diagonalization by unitary transformations: convergence of Jacobi-type algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.2998-3028. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M125950X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998900v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Image Classification Based on Mathematical Morphology and Tensor Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2020-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401272v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable chiral recognition with an optoelectronic nose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Livache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159 (July), pp.112183. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2020.112183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating group lasso for block-term tensor decomposition with application to ECG source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68, pp.2682-2696. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2020.2985591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899469v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal Coupled Tensor CP Decomposition for Hyperspectral and Multispectral Image Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihui Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (1), pp.348-362. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2019.2936486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Proximal Gradient and the Accelerated Proximal Gradient as a Canonical Polyadic tensor decomposition Algorithms in difficult situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171, pp.107472. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On approximate diagonalization of third order symmetric tensors by orthogonal transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 576, pp.324-351. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the minimal ranks of matrix pencils and the existence of a best approximate block-term tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 561, pp.161-186. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2018.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globally convergent Jacobi-type algorithms for simultaneous orthogonal symmetric tensor diagonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1116295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability of an X-Rank Decomposition of Polynomial Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.388-414. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1108388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor DoA Estimation with Directional Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp. 648 - 652. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2685244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Penalized Semialgebraic Deflation ICA Algorithm for the Efficient Extraction of Interictal Epileptic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.94-104. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2015.2504126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional ESPRIT for Damped and Undamped Signals: Algorithm, Computations, and Perturbation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (22), pp. 5897-5910. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2736512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360438v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional factorization through helical mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Spagnolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.171-180. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISSY: an efficient and automatic algorithm for the analysis of EEG sources based on structured sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.157-172. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.05.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01617155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simultaneous sparse approximation method for multidimensional harmonic retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.36-48. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband multiple diversity tensor array processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (20), pp.5334-5346. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2725219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350549v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-Estimation relationship in mismatched Gaussian channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Chlaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp.688-692. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2687764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite algorithm to compute rank-1 tensor approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (7), pp.959-963. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2016.2570862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multimodal data fusion through joint decompositions with flexible couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (18), pp.4830-4844. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2016.2576425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor decomposition exploiting diversity of propagation velocities; application to localization of icequake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Helmstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.75 - 88. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting inner filter effects, a non multilinear tensor decomposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 150, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hankel low-rank matrix completion: performance of the nuclear norm relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.637-646. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2016.2535182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130631v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness of Nonnegative Tensor Approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (4), pp.2170-2183. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2016.2532906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015519v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation tensorielle sous contrainte d'existence. Application au traitement d'antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp.11-33. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.33.11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Distributed EEG Sources in the Context of Epilepsy: A Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (5-6), pp.242-253. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reduction of multivariate quadratic systems to best rank-1 approximation of three-way tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L F de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62, pp.9 - 15. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aml.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor CP Decomposition with Structured Factor Matrices: Algorithms and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.757-769. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2509907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative tensor CP decomposition of hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (5), pp.2577-2588. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2503737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semialgebraic Geometry of Nonnegative Tensor Rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.1556 - 1580. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1063708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate-depth icequakes and harmonic tremor in an Alpine glacier (glacier d 'Argentiere,France): evidence for hydraulic fracturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (3), pp.402-416. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Source Estimation and Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (10), pp.2485-2495. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2404311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularized nonnegative canonical polyadic decomposition algorithm with preprocessing for 3D fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Thirion-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.2709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain source imaging: from sparse to tensor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (6), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2015.2413711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal icequakes recorded beneath an Alpine glacier (Glacier d 'Argentiere, MontBlanc, France): evidence for stick-slip motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (3), pp.379-401. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Decomposition of Large Nonnegative Tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (7), pp.862-866. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2014.2374838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CP decomposition approach to blind separation for DS-CDMA system using a new performance index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awatif Rouijel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.128-139. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2014-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Multilinear Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (2), pp.1260-1280. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2013.2291876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line search and trust region strategies for canonical decomposition of semi-nonnegative semi-symmetric 3rd order tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Karfoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 450, pp.334-374. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensors: a Brief Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2014.2298533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923279v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG extended source localization: Tensor-based vs. conventional methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.143-57. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind source separation of underdetermined mixtures of event-related sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.52-64. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of instantaneous mixtures of dependent sources using classical ICA methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwa Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Pieczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013:62, pp.n/c. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2013-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering with a new distance measure based on a dual-rooted tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Kliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 251 (Dec), pp.96-113. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2013.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor Decompositions with Banded Matrix Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 438 (1), pp.919-941. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2011.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Tensor Decomposition, Moment Matrices and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Brachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (May), pp.51-71. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2012.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590965v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFAC Decomposition Approach to Blind Identification of Underdetermined Mixtures Based on Generating Function Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwin Stegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (11), pp.5698-5713. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2208956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA-based EEG denoising: a comparative analysis of fifteen methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Karfoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (3 Special issue on Data Mining in Bioengineering), pp.407-418. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10175-012-0052-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical Polyadic decomposition with a Columnwise Orthonormal Factor Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven de Lathauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Icart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Deneire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.1190-1213. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110830034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph based k-means clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (9), pp.1970-1984. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the typical rank of real binary forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Ottaviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear and Multilinear Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (6), pp.657-667. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03081087.2011.624097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-way Space-Time-WaveVector analysis for EEG source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.1021-1031. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification of Underdetermined Mixtures Based on the Characteristic Function: The Complex Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (2), pp.540 - 553. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2089625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the polyadic decomposition of nonnegative third order tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Thirion-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (9), pp.2159-2171. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 433 (11-12), pp.1851-1872. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2010.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00355713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Independent Component Analysis by Iterative Maximization of the Kurtosis Contrast with Algebraic Optimal Step Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.248-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind identification of MISO-FIR channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Estêvão Rolim Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90, pp.490-503. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contrast Function for Independent Component Analysis Without Permutation Ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.863-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtracting a best rank-1 approximation does not necessarily decrease tensor rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwin Stegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 433 (7), pp.1276--1300. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2010.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiarray Signal Processing: Tensor decomposition meets compressed sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338 (6), pp.311--320. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative approximations of nonnegative tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.432-441. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.1244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor Decompositions, Alternating Least Squares and other Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.393-405. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.1236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Paraunitary Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Icart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Rota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (3), pp.283-290. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and Typical Ranks of Multi-Way Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos ten Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven de Lathauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Castaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 430 (11), pp.2997-3007. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2009.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance limits of alphabet diversities for FIR SISO channel identiﬁcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2008.2007926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'exploitation des approches d'analyse en composantes indépendantes dans les interfaces cerveau machine. [On the use of independent component analysis techniques in the field of brain computer interface.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Senhadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5-6), pp.211-217. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Step-Size Constant Modulus Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1), pp.10-13. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2008.050484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA: A Potential Tool for BCI Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Senhadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1), pp.57-68. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2008.4408442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00202706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contrast for Independent Component Analysis with Priors on Source Kurtosis Signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.501-504. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2008.919845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric tensors and symmetric tensor rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (3), pp.1254-1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Line Search : A Novel Method to Accelerate PARAFAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Rajih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Harshman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (3), pp.1148-1171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zero-cumulant random variable and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petrochilos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (11), pp.3334 - 3338. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification of Under-Determined Mixtures based on the Characteristic Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Rajih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (9), pp.3334-3338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind and Semi-Blind Equalization Based on the Constant Power Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (11), pp.4363-4375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICAR, a tool for Blind Source Separation using Fourth Order Statistics only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Férreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (10), pp.3633-3643. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2005.855089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasts, Independent Component Analysis, and Blind Deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (3), pp.225--243. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification of Overcomplete Mixtures of Sources (BIOME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Férreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 391, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2004.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Separation of Independent Sources from Convolutive Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Rota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, E86-A (3), pp.542-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation Aveugle de Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Blind Channel Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trébuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (9), pp.2196-2207. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2002.801887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of time delays with fewer sensors than sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (7), pp.2012-2015. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.700972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Separation of Discrete Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (8), pp.212-214. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/97.704975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularité et signaux aléatoires à temps discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 11 (5), pp.417-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis, a new concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 36, pp.287-314. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1684(94)90029-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement Rank of Generalized Inverses of Persymmetric Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laurent-Gengoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (3), pp.646-654. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/0614045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MA Identification using Fourth Order Cumulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 26 (3), pp.381--388. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1684(92)90122-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a few extreme singular values and vectors in signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Golub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 78 (8), pp.1327 - 1343. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/5.58320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systolic implementation of adaptive solution to normal equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision Graphics and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 52, pp.402-408. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0734-189X(90)90083-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture systolique de systèmes adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4 (1), pp.73-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systolic array for computing BA^-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on acoustics, speech, and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 35 (6), pp.717-723. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASSP.1987.1165208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation multivariable complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 3 (2), pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la séparation de sources à l'analyse en composantes indépendantes, et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106245v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFBS: a Forward-Backward Splitting algorithm for constrained tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provable Nonnegative Tensor Ring Approximation: Stability and Optimality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiani Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of blind and non-blind estimation for coupled LL1 tensor models using the randomly-constrained Cramér-Rao bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the regularized canonical polyadic decomposition of tensors using the accelerated proximal gradient with momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Cramér-Rao lower bounds for CP-based hyperspectral super-resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-iterative low-multilinear-rank tensor approximation with application to decomposition in rank-(1,L,L) terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Deflation and Alternating Projections for Column-Wise Orthogonal Canonical Polyadic Tensor Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L F de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACC97398"/>
+    <w:nsid w:val="DAA76C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="086B0CD5"/>
+    <w:nsid w:val="D3EE1A81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C11B68C7"/>
+    <w:nsid w:val="8E2E1B3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/en/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble-univ.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unice.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eurecom.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thalesgroup.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-isl.stanford.edu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stanford.edu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/~pierre.comon/cv_en.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Long" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2023.3333522" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480890v7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3314218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408912v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianze Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456972" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344745v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Elbouch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108705" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haardt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108573" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409223v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2022.104549" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiani Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3173470" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230210v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Sobhani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Babaie-Zadeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108457" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de M Goulart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233458v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Nazih" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Minaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103682" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1911.00659" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03024673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zniyed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L F de Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2020.0373" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448737v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.129111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108178" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998900v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M125950X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401272v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534216v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rolland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899469v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho R. de Oliveira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2985591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107472" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123922v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Wei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2936486" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911969v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2965305" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Lek-Heng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Ye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107128" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2019.03.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2018.09.031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628257v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1116295" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1108388" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246030v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Becker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2015.2504126" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360438v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymen Sahnoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736512" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369713v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Raimondi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2685244" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01617155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.05.046" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Spagnolini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.08.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174780v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.07.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493481v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chlaily" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2687764" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350549v5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2725219" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130631v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2535182" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158152v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luciani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2015.11.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015519v5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lek-Heng Lim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2016.2532906" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281032v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.33.11-33" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.04.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P da Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2016.06.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763832v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1063708" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246855v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boizard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2509907" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134470v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2503737" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118401v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Helmstetter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.06.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158082v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2576425" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385538v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pereira da Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2570862" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005352v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2404311" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Royer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Redon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2709" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2015.2413711" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118884v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003288" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069069v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2374838" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003289" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763275v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2291876" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923279v4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2014.2298533" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945606v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Karfoul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2014.02.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Birot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.043" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952039v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Niknazar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120562v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatif Rouijel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-128" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830124v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwa Rafi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pieczynski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2013-62" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726005v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galluccio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kliger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred O. Hero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2013.05.040" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740572v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Sorensen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2011.10.044" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590965v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brachat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.05.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739130v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. Almeida" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwin Stegeman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2208956" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781143v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Lathauwer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Icart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deneire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110830034" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740304v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10175-012-0052-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701886v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.12.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683304v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.10.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420415v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ottaviani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081087.2011.624097" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2089625" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618729v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.03.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355713v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.046" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457300v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Est&#234;v&#227;o Rolim Fernandes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.07.023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512275v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.027" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512271v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.06.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410056v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1244" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410058v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos ten Berge" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Castaing" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2009.01.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410057v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1236" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354719v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Rota" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.08.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354686v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurisse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2007926" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913607v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Senhadji" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2009.10.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L683QN6C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00202706v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2008.4408442" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327599v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Golub" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342353v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.919845" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327595v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rajih" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harshman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327594v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.050484" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693671v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petrochilos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.02.023" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263668v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743890v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne F&#233;rreol" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.855089" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543147v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536010v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2004.05.007" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542916v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.791" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB84797AEFD3C6F77D7E7ECD57DA4B55D2A7FDE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100071v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148748v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grellier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2002.801887" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471904v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100094v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Le Roux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.700972" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100062v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/97.704975" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979492v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417283v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(94)90029-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BACED8F92A01DE8D3E608816FD3525DD2C543B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574767v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent-Gengoux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0614045" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347140v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(92)90122-D" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1L20X6G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0734-189X(90)90083-8" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX66L642-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01741225v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Golub" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5.58320" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857108v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857109v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASSP.1987.1165208" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106245v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929348v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781546v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504402v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152014v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083709v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516167v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567411v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/en/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble-univ.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unice.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eurecom.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thalesgroup.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-isl.stanford.edu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stanford.edu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/~pierre.comon/cv_en.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Long" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2023.3333522" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480890v7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3314218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408912v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianze Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456972" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233458v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Nazih" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Minaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Sobhani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103682" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344745v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Elbouch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108705" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haardt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108573" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiani Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3173470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409223v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2022.104549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230210v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Babaie-Zadeh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108457" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de M Goulart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108178" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1911.00659" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03024673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zniyed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L F de Almeida" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2020.0373" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448737v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.129111" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911969v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2965305" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Lek-Heng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Ye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107128" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998900v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M125950X" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401272v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534216v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rolland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112183" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899469v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho R. de Oliveira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2985591" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123922v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Wu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Wei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2936486" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107472" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2019.03.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2018.09.031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628257v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1116295" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1108388" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369713v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Raimondi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2685244" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Becker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2015.2504126" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360438v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymen Sahnoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736512" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285533v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Spagnolini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.08.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01617155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.05.046" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174780v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.07.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350549v5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2725219" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chlaily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2687764" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385538v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pereira da Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2570862" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158082v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2576425" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118401v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Helmstetter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.06.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158152v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luciani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2015.11.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130631v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2535182" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015519v5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lek-Heng Lim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2016.2532906" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281032v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.33.11-33" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359237v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.04.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567408v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P da Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2016.06.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boizard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2509907" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134470v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2503737" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1063708" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118889v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003289" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005352v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2404311" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126693v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Royer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Redon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2709" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190559v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2015.2413711" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118884v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003288" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2374838" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120562v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatif Rouijel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-128" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763275v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2291876" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945606v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Karfoul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2014.02.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923279v4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2014.2298533" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011856v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Birot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.043" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952039v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Niknazar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830124v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwa Rafi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pieczynski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2013-62" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726005v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galluccio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kliger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred O. Hero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2013.05.040" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740572v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Sorensen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2011.10.044" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590965v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brachat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.05.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739130v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. Almeida" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwin Stegeman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2208956" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10175-012-0052-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781143v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Lathauwer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Icart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deneire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110830034" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701886v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.12.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420415v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ottaviani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081087.2011.624097" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683304v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.10.014" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2089625" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618729v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.03.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355713v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.046" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457300v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Est&#234;v&#227;o Rolim Fernandes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.07.023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543058v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512275v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.027" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512271v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.06.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410056v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1244" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410057v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1236" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354719v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Rota" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.08.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410058v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos ten Berge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Castaing" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2009.01.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354686v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurisse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2007926" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913607v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Senhadji" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2009.10.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L683QN6C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327594v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.050484" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00202706v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2008.4408442" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342353v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.919845" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327599v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Golub" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327595v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rajih" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harshman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693671v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petrochilos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.02.023" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263668v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543147v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743890v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne F&#233;rreol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.855089" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542916v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.791" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB84797AEFD3C6F77D7E7ECD57DA4B55D2A7FDE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536010v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2004.05.007" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100071v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471904v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148748v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grellier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2002.801887" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100094v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Le Roux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.700972" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100062v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/97.704975" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979492v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417283v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(94)90029-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BACED8F92A01DE8D3E608816FD3525DD2C543B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574767v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent-Gengoux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0614045" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347140v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(92)90122-D" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1L20X6G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01741225v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Golub" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5.58320" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857036v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0734-189X(90)90083-8" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX66L642-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857108v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857109v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASSP.1987.1165208" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106245v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929348v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781546v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504402v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152014v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083709v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516167v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567411v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>