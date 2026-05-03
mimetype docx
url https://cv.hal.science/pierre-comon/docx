--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Comon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Employment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gipsa-Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR5216 associated wih </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Grenoble Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2012-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratory </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I3S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, associated with </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Nice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1998-2012) at Sophia Antipolis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> institute (1997-1998)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 years in industry: Crouzet/Sextant/Thales (1982-1985), and </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomson/Thales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1988-1997)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> laboratory, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1986-1987) and </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of Labex Persyval2 (Nov 2019 - Aug 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the research board of Labex Persyval-Lab (2015-2019), as scientific manager of the ADM research action</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy director of the MSTIC research Dept of the community of Universities of Grenoble-Alpes (fall 2015 - fall 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prime Investigator of the ERC grant AdG-2013-320594 Decoda (2013 - 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the City council of Peymeinade (2008 - 2012), under the term of F.Brousteau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of the STIC doctoral school (2008 - 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of SIS department (2008 - 2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the ANR project  Decotes (2007 - 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice director of the STIC doctoral school (2005 - 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the SiCom master's program (1999 - 2005)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the Astre team (1998 - 2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the LTS team (1991 - 1993)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the Basic Research Working Group ATHOS (1992 - 1995)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prizes & Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE Life Fellow (2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SIAM Life Fellow (2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow of SIAM (2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IMT Grand Prize awarded by the the French Academy of Sciences (2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recipient of the CNRS silver medal (2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow of Eurasip (2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow of the IEEE (2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Individual Technical Achievement Award from Eurasip (2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emeritus member of the SEE (2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monpetit prize from the French Academy of Sciences (2005), rewarding works with industrial applications)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE CAS distinguished lecturer over the period 2002-2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Between Jan 1992 and 1998, member of the Technical and Scientific Council of the Thomson Group (multinational Company employing 96,000 persons over 50 countries - now renamed Thales)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">More at</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.Comon home page </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.gipsa-lab.grenoble-inp.fr/~pierre.comon/cv_en.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Space Recovery for Efficient Incomplete Multi-view Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (9), pp.4664-4677. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2023.3333522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiHU-TD: Multi-feature Hyperspectral Unmixing Based on Tensor Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2023.3314218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480890v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of gradient-based block coordinate descent algorithms for non-orthogonal joint approximate diagonalization of matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (2), pp.592-621. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1456972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408912v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the nonnegative canonical tensor decomposition with two accelerated proximal gradient algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (Septembre), pp.103682. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Normality Test for Multivariate Dependent Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Elbouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, pp.108705. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Cramér–Rao bounds for reconstruction problems formulated as coupled canonical polyadic decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.108573. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trainable Subspaces for Low Rank Tensor Completion: Model and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiani Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.2502-2517. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2022.3173470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibrant-free drift compensation method for gas sensor arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Livache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Barthelme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 225 (June), pp.104549. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2022.104549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorrIndex: a permutation invariant performance index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.108457. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230210v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Random Matrix Perspective on Random Tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de M Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (264), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of low-rank tensor approximation under existence constraint via a forward-backward algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 188, pp.108178. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobi-type algorithm for low rank orthogonal approximation of symmetric tensors and its convergence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific journal of optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.357-379. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1911.00659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor methods for multisensor signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Zniyed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L F de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.693-709. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2020.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time gas recognition and gas unmixing in robot applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Livache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Barthelme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 330, pp.129111. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2020.129111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448737v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral super-resolution with coupled Tucker approximation: Recoverability and SVD-based algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68, pp.931-946. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2020.2965305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911969v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of tensor ranks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lim Lek-Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367 (June), pp.107128. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aim.2020.107128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate matrix and tensor diagonalization by unitary transformations: convergence of Jacobi-type algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.2998-3028. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M125950X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998900v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Image Classification Based on Mathematical Morphology and Tensor Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2020-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401272v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable chiral recognition with an optoelectronic nose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Livache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159 (July), pp.112183. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2020.112183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating group lasso for block-term tensor decomposition with application to ECG source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68, pp.2682-2696. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2020.2985591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899469v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal Coupled Tensor CP Decomposition for Hyperspectral and Multispectral Image Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihui Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (1), pp.348-362. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2019.2936486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Proximal Gradient and the Accelerated Proximal Gradient as a Canonical Polyadic tensor decomposition Algorithms in difficult situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171, pp.107472. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On approximate diagonalization of third order symmetric tensors by orthogonal transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 576, pp.324-351. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the minimal ranks of matrix pencils and the existence of a best approximate block-term tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 561, pp.161-186. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2018.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globally convergent Jacobi-type algorithms for simultaneous orthogonal symmetric tensor diagonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1116295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability of an X-Rank Decomposition of Polynomial Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.388-414. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1108388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor DoA Estimation with Directional Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp. 648 - 652. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2685244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Penalized Semialgebraic Deflation ICA Algorithm for the Efficient Extraction of Interictal Epileptic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.94-104. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2015.2504126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional ESPRIT for Damped and Undamped Signals: Algorithm, Computations, and Perturbation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (22), pp. 5897-5910. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2736512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360438v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional factorization through helical mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Spagnolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.171-180. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISSY: an efficient and automatic algorithm for the analysis of EEG sources based on structured sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.157-172. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.05.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01617155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simultaneous sparse approximation method for multidimensional harmonic retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.36-48. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband multiple diversity tensor array processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (20), pp.5334-5346. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2725219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350549v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-Estimation relationship in mismatched Gaussian channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Chlaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp.688-692. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2687764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite algorithm to compute rank-1 tensor approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (7), pp.959-963. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2016.2570862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multimodal data fusion through joint decompositions with flexible couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (18), pp.4830-4844. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2016.2576425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor decomposition exploiting diversity of propagation velocities; application to localization of icequake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Helmstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.75 - 88. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting inner filter effects, a non multilinear tensor decomposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 150, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hankel low-rank matrix completion: performance of the nuclear norm relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.637-646. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2016.2535182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130631v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness of Nonnegative Tensor Approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (4), pp.2170-2183. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2016.2532906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015519v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation tensorielle sous contrainte d'existence. Application au traitement d'antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp.11-33. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.33.11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Distributed EEG Sources in the Context of Epilepsy: A Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (5-6), pp.242-253. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reduction of multivariate quadratic systems to best rank-1 approximation of three-way tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L F de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62, pp.9 - 15. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aml.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor CP Decomposition with Structured Factor Matrices: Algorithms and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.757-769. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2509907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative tensor CP decomposition of hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (5), pp.2577-2588. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2503737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semialgebraic Geometry of Nonnegative Tensor Rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.1556 - 1580. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1063708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate-depth icequakes and harmonic tremor in an Alpine glacier (glacier d 'Argentiere,France): evidence for hydraulic fracturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (3), pp.402-416. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Source Estimation and Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (10), pp.2485-2495. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2404311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularized nonnegative canonical polyadic decomposition algorithm with preprocessing for 3D fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Thirion-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.2709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain source imaging: from sparse to tensor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (6), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2015.2413711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal icequakes recorded beneath an Alpine glacier (Glacier d 'Argentiere, MontBlanc, France): evidence for stick-slip motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (3), pp.379-401. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Decomposition of Large Nonnegative Tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (7), pp.862-866. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2014.2374838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CP decomposition approach to blind separation for DS-CDMA system using a new performance index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awatif Rouijel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.128-139. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2014-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Multilinear Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (2), pp.1260-1280. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2013.2291876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line search and trust region strategies for canonical decomposition of semi-nonnegative semi-symmetric 3rd order tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Karfoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 450, pp.334-374. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensors: a Brief Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2014.2298533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923279v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG extended source localization: Tensor-based vs. conventional methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.143-57. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind source separation of underdetermined mixtures of event-related sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.52-64. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of instantaneous mixtures of dependent sources using classical ICA methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwa Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Pieczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013:62, pp.n/c. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2013-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering with a new distance measure based on a dual-rooted tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Kliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 251 (Dec), pp.96-113. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2013.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor Decompositions with Banded Matrix Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 438 (1), pp.919-941. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2011.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Tensor Decomposition, Moment Matrices and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Brachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (May), pp.51-71. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2012.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590965v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFAC Decomposition Approach to Blind Identification of Underdetermined Mixtures Based on Generating Function Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwin Stegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (11), pp.5698-5713. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2208956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA-based EEG denoising: a comparative analysis of fifteen methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Karfoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (3 Special issue on Data Mining in Bioengineering), pp.407-418. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10175-012-0052-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical Polyadic decomposition with a Columnwise Orthonormal Factor Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven de Lathauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Icart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Deneire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.1190-1213. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110830034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph based k-means clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (9), pp.1970-1984. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the typical rank of real binary forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Ottaviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear and Multilinear Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (6), pp.657-667. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03081087.2011.624097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-way Space-Time-WaveVector analysis for EEG source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.1021-1031. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification of Underdetermined Mixtures Based on the Characteristic Function: The Complex Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (2), pp.540 - 553. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2089625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the polyadic decomposition of nonnegative third order tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Thirion-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (9), pp.2159-2171. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 433 (11-12), pp.1851-1872. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2010.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00355713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Independent Component Analysis by Iterative Maximization of the Kurtosis Contrast with Algebraic Optimal Step Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.248-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind identification of MISO-FIR channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Estêvão Rolim Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90, pp.490-503. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contrast Function for Independent Component Analysis Without Permutation Ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.863-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtracting a best rank-1 approximation does not necessarily decrease tensor rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwin Stegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 433 (7), pp.1276--1300. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2010.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiarray Signal Processing: Tensor decomposition meets compressed sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338 (6), pp.311--320. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative approximations of nonnegative tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.432-441. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.1244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor Decompositions, Alternating Least Squares and other Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.393-405. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.1236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Paraunitary Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Icart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Rota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (3), pp.283-290. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and Typical Ranks of Multi-Way Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos ten Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven de Lathauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Castaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 430 (11), pp.2997-3007. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2009.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance limits of alphabet diversities for FIR SISO channel identiﬁcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2008.2007926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'exploitation des approches d'analyse en composantes indépendantes dans les interfaces cerveau machine. [On the use of independent component analysis techniques in the field of brain computer interface.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Senhadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5-6), pp.211-217. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Step-Size Constant Modulus Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1), pp.10-13. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2008.050484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA: A Potential Tool for BCI Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Senhadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1), pp.57-68. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2008.4408442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00202706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contrast for Independent Component Analysis with Priors on Source Kurtosis Signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.501-504. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2008.919845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric tensors and symmetric tensor rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (3), pp.1254-1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Line Search : A Novel Method to Accelerate PARAFAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Rajih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Harshman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (3), pp.1148-1171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zero-cumulant random variable and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petrochilos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (11), pp.3334 - 3338. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification of Under-Determined Mixtures based on the Characteristic Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Rajih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (9), pp.3334-3338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind and Semi-Blind Equalization Based on the Constant Power Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (11), pp.4363-4375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICAR, a tool for Blind Source Separation using Fourth Order Statistics only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Férreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (10), pp.3633-3643. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2005.855089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasts, Independent Component Analysis, and Blind Deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (3), pp.225--243. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification of Overcomplete Mixtures of Sources (BIOME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Férreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 391, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2004.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Separation of Independent Sources from Convolutive Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Rota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, E86-A (3), pp.542-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation Aveugle de Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Blind Channel Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trébuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (9), pp.2196-2207. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2002.801887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of time delays with fewer sensors than sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (7), pp.2012-2015. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.700972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Separation of Discrete Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (8), pp.212-214. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/97.704975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularité et signaux aléatoires à temps discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 11 (5), pp.417-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis, a new concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 36, pp.287-314. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1684(94)90029-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement Rank of Generalized Inverses of Persymmetric Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laurent-Gengoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (3), pp.646-654. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/0614045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MA Identification using Fourth Order Cumulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 26 (3), pp.381--388. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1684(92)90122-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a few extreme singular values and vectors in signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Golub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 78 (8), pp.1327 - 1343. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/5.58320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systolic implementation of adaptive solution to normal equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision Graphics and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 52, pp.402-408. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0734-189X(90)90083-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture systolique de systèmes adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4 (1), pp.73-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systolic array for computing BA^-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on acoustics, speech, and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 35 (6), pp.717-723. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASSP.1987.1165208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation multivariable complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 3 (2), pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la séparation de sources à l'analyse en composantes indépendantes, et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106245v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFBS: a Forward-Backward Splitting algorithm for constrained tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provable Nonnegative Tensor Ring Approximation: Stability and Optimality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiani Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of blind and non-blind estimation for coupled LL1 tensor models using the randomly-constrained Cramér-Rao bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the regularized canonical polyadic decomposition of tensors using the accelerated proximal gradient with momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Cramér-Rao lower bounds for CP-based hyperspectral super-resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-iterative low-multilinear-rank tensor approximation with application to decomposition in rank-(1,L,L) terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Deflation and Alternating Projections for Column-Wise Orthogonal Canonical Polyadic Tensor Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L F de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Comon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Employment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gipsa-Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR5216 associated wih </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Grenoble Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2012-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratory </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I3S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, associated with </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Nice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1998-2012) at Sophia Antipolis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> institute (1997-1998)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 years in industry: Crouzet/Sextant/Thales (1982-1985), and </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomson/Thales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1988-1997)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> laboratory, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1986-1987) and </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of Labex Persyval2 (Nov 2019 - Aug 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the research board of Labex Persyval-Lab (2015-2019), as scientific manager of the ADM research action</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy director of the MSTIC research Dept of the community of Universities of Grenoble-Alpes (fall 2015 - fall 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prime Investigator of the ERC grant AdG-2013-320594 Decoda (2013 - 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the City council of Peymeinade (2008 - 2012), under the term of F.Brousteau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of the STIC doctoral school (2008 - 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of SIS department (2008 - 2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the ANR project  Decotes (2007 - 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice director of the STIC doctoral school (2005 - 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the SiCom master's program (1999 - 2005)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the Astre team (1998 - 2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the LTS team (1991 - 1993)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the Basic Research Working Group ATHOS (1992 - 1995)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prizes & Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE Life Fellow (2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SIAM Life Fellow (2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow of SIAM (2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IMT Grand Prize awarded by the the French Academy of Sciences (2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recipient of the CNRS silver medal (2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow of Eurasip (2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow of the IEEE (2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Individual Technical Achievement Award from Eurasip (2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emeritus member of the SEE (2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monpetit prize from the French Academy of Sciences (2005), rewarding works with industrial applications)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE CAS distinguished lecturer over the period 2002-2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Between Jan 1992 and 1998, member of the Technical and Scientific Council of the Thomson Group (multinational Company employing 96,000 persons over 50 countries - now renamed Thales)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">More at</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.Comon home page </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.gipsa-lab.grenoble-inp.fr/~pierre.comon/cv_en.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Space Recovery for Efficient Incomplete Multi-view Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (9), pp.4664-4677. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2023.3333522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiHU-TD: Multi-feature Hyperspectral Unmixing Based on Tensor Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2023.3314218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480890v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of gradient-based block coordinate descent algorithms for non-orthogonal joint approximate diagonalization of matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (2), pp.592-621. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1456972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408912v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Cramér–Rao bounds for reconstruction problems formulated as coupled canonical polyadic decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.108573. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Normality Test for Multivariate Dependent Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Elbouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, pp.108705. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibrant-free drift compensation method for gas sensor arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Livache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Barthelme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 225 (June), pp.104549. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2022.104549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trainable Subspaces for Low Rank Tensor Completion: Model and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiani Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.2502-2517. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2022.3173470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorrIndex: a permutation invariant performance index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.108457. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230210v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Random Matrix Perspective on Random Tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de M Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (264), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the nonnegative canonical tensor decomposition with two accelerated proximal gradient algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (Septembre), pp.103682. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobi-type algorithm for low rank orthogonal approximation of symmetric tensors and its convergence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific journal of optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.357-379. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1911.00659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor methods for multisensor signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Zniyed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L F de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.693-709. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2020.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time gas recognition and gas unmixing in robot applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Livache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Barthelme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 330, pp.129111. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2020.129111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448737v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of low-rank tensor approximation under existence constraint via a forward-backward algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 188, pp.108178. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Image Classification Based on Mathematical Morphology and Tensor Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2020-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401272v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable chiral recognition with an optoelectronic nose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Livache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159 (July), pp.112183. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2020.112183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate matrix and tensor diagonalization by unitary transformations: convergence of Jacobi-type algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.2998-3028. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M125950X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998900v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating group lasso for block-term tensor decomposition with application to ECG source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68, pp.2682-2696. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2020.2985591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899469v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal Coupled Tensor CP Decomposition for Hyperspectral and Multispectral Image Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihui Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (1), pp.348-362. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2019.2936486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Proximal Gradient and the Accelerated Proximal Gradient as a Canonical Polyadic tensor decomposition Algorithms in difficult situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171, pp.107472. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral super-resolution with coupled Tucker approximation: Recoverability and SVD-based algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68, pp.931-946. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2020.2965305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911969v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of tensor ranks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lim Lek-Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367 (June), pp.107128. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aim.2020.107128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On approximate diagonalization of third order symmetric tensors by orthogonal transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 576, pp.324-351. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the minimal ranks of matrix pencils and the existence of a best approximate block-term tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 561, pp.161-186. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2018.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globally convergent Jacobi-type algorithms for simultaneous orthogonal symmetric tensor diagonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1116295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability of an X-Rank Decomposition of Polynomial Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.388-414. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1108388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor DoA Estimation with Directional Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp. 648 - 652. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2685244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Penalized Semialgebraic Deflation ICA Algorithm for the Efficient Extraction of Interictal Epileptic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.94-104. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2015.2504126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional ESPRIT for Damped and Undamped Signals: Algorithm, Computations, and Perturbation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (22), pp. 5897-5910. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2736512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360438v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISSY: an efficient and automatic algorithm for the analysis of EEG sources based on structured sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.157-172. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.05.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01617155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simultaneous sparse approximation method for multidimensional harmonic retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.36-48. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional factorization through helical mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Spagnolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.171-180. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-Estimation relationship in mismatched Gaussian channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Chlaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp.688-692. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2687764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband multiple diversity tensor array processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (20), pp.5334-5346. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2725219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350549v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness of Nonnegative Tensor Approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (4), pp.2170-2183. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2016.2532906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015519v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting inner filter effects, a non multilinear tensor decomposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 150, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hankel low-rank matrix completion: performance of the nuclear norm relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.637-646. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2016.2535182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130631v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation tensorielle sous contrainte d'existence. Application au traitement d'antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp.11-33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.33.11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Distributed EEG Sources in the Context of Epilepsy: A Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (5-6), pp.242-253. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reduction of multivariate quadratic systems to best rank-1 approximation of three-way tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L F de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62, pp.9 - 15. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aml.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semialgebraic Geometry of Nonnegative Tensor Rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.1556 - 1580. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1063708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor CP Decomposition with Structured Factor Matrices: Algorithms and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.757-769. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2509907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative tensor CP decomposition of hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (5), pp.2577-2588. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2503737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite algorithm to compute rank-1 tensor approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (7), pp.959-963. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2016.2570862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor decomposition exploiting diversity of propagation velocities; application to localization of icequake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Helmstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.75 - 88. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multimodal data fusion through joint decompositions with flexible couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (18), pp.4830-4844. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2016.2576425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Source Estimation and Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (10), pp.2485-2495. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2404311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularized nonnegative canonical polyadic decomposition algorithm with preprocessing for 3D fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Thirion-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.2709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain source imaging: from sparse to tensor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (6), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2015.2413711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal icequakes recorded beneath an Alpine glacier (Glacier d 'Argentiere, MontBlanc, France): evidence for stick-slip motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (3), pp.379-401. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Decomposition of Large Nonnegative Tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (7), pp.862-866. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2014.2374838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate-depth icequakes and harmonic tremor in an Alpine glacier (glacier d 'Argentiere,France): evidence for hydraulic fracturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (3), pp.402-416. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Multilinear Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (2), pp.1260-1280. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2013.2291876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line search and trust region strategies for canonical decomposition of semi-nonnegative semi-symmetric 3rd order tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Karfoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 450, pp.334-374. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensors: a Brief Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2014.2298533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923279v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG extended source localization: Tensor-based vs. conventional methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.143-57. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind source separation of underdetermined mixtures of event-related sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.52-64. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CP decomposition approach to blind separation for DS-CDMA system using a new performance index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awatif Rouijel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.128-139. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2014-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor Decompositions with Banded Matrix Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 438 (1), pp.919-941. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2011.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of instantaneous mixtures of dependent sources using classical ICA methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwa Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Pieczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013:62, pp.n/c. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2013-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering with a new distance measure based on a dual-rooted tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Kliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 251 (Dec), pp.96-113. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2013.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Tensor Decomposition, Moment Matrices and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Brachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (May), pp.51-71. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2012.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590965v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFAC Decomposition Approach to Blind Identification of Underdetermined Mixtures Based on Generating Function Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwin Stegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (11), pp.5698-5713. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2208956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA-based EEG denoising: a comparative analysis of fifteen methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Karfoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (3 Special issue on Data Mining in Bioengineering), pp.407-418. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10175-012-0052-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical Polyadic decomposition with a Columnwise Orthonormal Factor Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven de Lathauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Icart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Deneire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.1190-1213. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110830034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph based k-means clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (9), pp.1970-1984. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-way Space-Time-WaveVector analysis for EEG source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.1021-1031. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the typical rank of real binary forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Ottaviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear and Multilinear Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (6), pp.657-667. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03081087.2011.624097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification of Underdetermined Mixtures Based on the Characteristic Function: The Complex Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (2), pp.540 - 553. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2089625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the polyadic decomposition of nonnegative third order tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Thirion-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (9), pp.2159-2171. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Independent Component Analysis by Iterative Maximization of the Kurtosis Contrast with Algebraic Optimal Step Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.248-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 433 (11-12), pp.1851-1872. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2010.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00355713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind identification of MISO-FIR channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Estêvão Rolim Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90, pp.490-503. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contrast Function for Independent Component Analysis Without Permutation Ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.863-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtracting a best rank-1 approximation does not necessarily decrease tensor rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwin Stegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 433 (7), pp.1276--1300. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2010.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiarray Signal Processing: Tensor decomposition meets compressed sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338 (6), pp.311--320. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative approximations of nonnegative tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.432-441. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.1244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor Decompositions, Alternating Least Squares and other Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.393-405. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.1236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Paraunitary Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Icart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Rota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (3), pp.283-290. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and Typical Ranks of Multi-Way Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos ten Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven de Lathauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Castaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 430 (11), pp.2997-3007. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2009.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance limits of alphabet diversities for FIR SISO channel identiﬁcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2008.2007926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'exploitation des approches d'analyse en composantes indépendantes dans les interfaces cerveau machine. [On the use of independent component analysis techniques in the field of brain computer interface.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Senhadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5-6), pp.211-217. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Line Search : A Novel Method to Accelerate PARAFAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Rajih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Harshman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (3), pp.1148-1171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA: A Potential Tool for BCI Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Senhadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1), pp.57-68. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2008.4408442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00202706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contrast for Independent Component Analysis with Priors on Source Kurtosis Signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.501-504. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2008.919845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric tensors and symmetric tensor rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (3), pp.1254-1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Step-Size Constant Modulus Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1), pp.10-13. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2008.050484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zero-cumulant random variable and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petrochilos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (11), pp.3334 - 3338. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification of Under-Determined Mixtures based on the Characteristic Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Rajih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (9), pp.3334-3338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICAR, a tool for Blind Source Separation using Fourth Order Statistics only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Férreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (10), pp.3633-3643. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2005.855089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind and Semi-Blind Equalization Based on the Constant Power Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (11), pp.4363-4375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification of Overcomplete Mixtures of Sources (BIOME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Férreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 391, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2004.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasts, Independent Component Analysis, and Blind Deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (3), pp.225--243. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Separation of Independent Sources from Convolutive Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Rota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, E86-A (3), pp.542-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Blind Channel Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trébuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (9), pp.2196-2207. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2002.801887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation Aveugle de Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of time delays with fewer sensors than sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (7), pp.2012-2015. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.700972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Separation of Discrete Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (8), pp.212-214. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/97.704975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularité et signaux aléatoires à temps discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 11 (5), pp.417-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis, a new concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 36, pp.287-314. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1684(94)90029-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement Rank of Generalized Inverses of Persymmetric Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laurent-Gengoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (3), pp.646-654. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/0614045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MA Identification using Fourth Order Cumulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 26 (3), pp.381--388. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1684(92)90122-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a few extreme singular values and vectors in signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Golub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 78 (8), pp.1327 - 1343. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/5.58320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systolic implementation of adaptive solution to normal equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision Graphics and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 52, pp.402-408. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0734-189X(90)90083-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture systolique de systèmes adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4 (1), pp.73-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systolic array for computing BA^-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on acoustics, speech, and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 35 (6), pp.717-723. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASSP.1987.1165208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation multivariable complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 3 (2), pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la séparation de sources à l'analyse en composantes indépendantes, et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106245v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFBS: a Forward-Backward Splitting algorithm for constrained tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provable Nonnegative Tensor Ring Approximation: Stability and Optimality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiani Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of blind and non-blind estimation for coupled LL1 tensor models using the randomly-constrained Cramér-Rao bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the regularized canonical polyadic decomposition of tensors using the accelerated proximal gradient with momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Cramér-Rao lower bounds for CP-based hyperspectral super-resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-iterative low-multilinear-rank tensor approximation with application to decomposition in rank-(1,L,L) terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Deflation and Alternating Projections for Column-Wise Orthogonal Canonical Polyadic Tensor Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L F de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAA76C46"/>
+    <w:nsid w:val="770D3444"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D3EE1A81"/>
+    <w:nsid w:val="5F3CB6FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8E2E1B3B"/>
+    <w:nsid w:val="4A22B74E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/en/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble-univ.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unice.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eurecom.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thalesgroup.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-isl.stanford.edu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stanford.edu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/~pierre.comon/cv_en.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Long" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2023.3333522" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480890v7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3314218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408912v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianze Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456972" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233458v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Nazih" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Minaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Sobhani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103682" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344745v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Elbouch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108705" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haardt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108573" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiani Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3173470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409223v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2022.104549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230210v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Babaie-Zadeh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108457" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de M Goulart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108178" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1911.00659" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03024673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zniyed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L F de Almeida" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2020.0373" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448737v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.129111" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911969v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2965305" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Lek-Heng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Ye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107128" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998900v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M125950X" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401272v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534216v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rolland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112183" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899469v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho R. de Oliveira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2985591" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123922v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Wu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Wei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2936486" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107472" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2019.03.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2018.09.031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628257v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1116295" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1108388" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369713v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Raimondi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2685244" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Becker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2015.2504126" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360438v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymen Sahnoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736512" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285533v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Spagnolini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.08.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01617155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.05.046" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174780v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.07.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350549v5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2725219" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chlaily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2687764" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385538v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pereira da Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2570862" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158082v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2576425" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118401v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Helmstetter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.06.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158152v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luciani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2015.11.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130631v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2535182" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015519v5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lek-Heng Lim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2016.2532906" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281032v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.33.11-33" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359237v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.04.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567408v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P da Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2016.06.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boizard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2509907" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134470v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2503737" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1063708" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118889v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003289" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005352v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2404311" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126693v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Royer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Redon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2709" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190559v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2015.2413711" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118884v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003288" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2374838" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120562v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatif Rouijel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-128" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763275v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2291876" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945606v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Karfoul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2014.02.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923279v4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2014.2298533" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011856v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Birot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.043" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952039v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Niknazar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830124v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwa Rafi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pieczynski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2013-62" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726005v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galluccio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kliger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred O. Hero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2013.05.040" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740572v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Sorensen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2011.10.044" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590965v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brachat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.05.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739130v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. Almeida" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwin Stegeman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2208956" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10175-012-0052-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781143v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Lathauwer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Icart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deneire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110830034" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701886v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.12.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420415v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ottaviani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081087.2011.624097" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683304v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.10.014" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2089625" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618729v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.03.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355713v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.046" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457300v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Est&#234;v&#227;o Rolim Fernandes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.07.023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543058v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512275v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.027" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512271v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.06.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410056v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1244" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410057v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1236" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354719v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Rota" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.08.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410058v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos ten Berge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Castaing" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2009.01.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354686v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurisse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2007926" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913607v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Senhadji" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2009.10.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L683QN6C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327594v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.050484" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00202706v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2008.4408442" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342353v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.919845" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327599v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Golub" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327595v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rajih" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harshman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693671v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petrochilos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.02.023" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263668v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543147v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743890v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne F&#233;rreol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.855089" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542916v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.791" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB84797AEFD3C6F77D7E7ECD57DA4B55D2A7FDE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536010v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2004.05.007" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100071v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471904v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148748v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grellier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2002.801887" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100094v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Le Roux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.700972" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100062v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/97.704975" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979492v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417283v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(94)90029-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BACED8F92A01DE8D3E608816FD3525DD2C543B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574767v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent-Gengoux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0614045" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347140v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(92)90122-D" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1L20X6G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01741225v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Golub" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5.58320" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857036v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0734-189X(90)90083-8" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX66L642-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857108v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857109v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASSP.1987.1165208" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106245v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929348v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781546v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504402v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152014v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083709v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516167v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567411v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/en/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble-univ.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unice.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eurecom.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thalesgroup.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-isl.stanford.edu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stanford.edu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/~pierre.comon/cv_en.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Long" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2023.3333522" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480890v7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3314218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408912v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianze Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456972" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haardt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108573" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344745v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Elbouch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108705" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409223v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2022.104549" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiani Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3173470" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230210v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Sobhani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Babaie-Zadeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108457" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de M Goulart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233458v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Nazih" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Minaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103682" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1911.00659" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03024673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zniyed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L F de Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2020.0373" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448737v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.129111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108178" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401272v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534216v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rolland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112183" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998900v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M125950X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899469v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho R. de Oliveira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2985591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Wei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2936486" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433477v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107472" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911969v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2965305" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Lek-Heng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Ye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107128" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2019.03.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2018.09.031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628257v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1116295" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1108388" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369713v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Raimondi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2685244" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Becker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2015.2504126" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360438v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymen Sahnoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736512" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01617155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.05.046" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174780v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.07.029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285533v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Spagnolini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.08.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493481v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chlaily" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2687764" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350549v5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2725219" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015519v5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lek-Heng Lim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2016.2532906" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158152v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luciani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2015.11.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130631v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2535182" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281032v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.33.11-33" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.04.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P da Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2016.06.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763832v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1063708" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246855v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boizard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2509907" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134470v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2503737" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pereira da Silva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2570862" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118401v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Helmstetter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.06.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2576425" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005352v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2404311" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Royer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Redon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2709" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2015.2413711" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118884v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003288" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069069v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2374838" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003289" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763275v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2291876" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945606v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Karfoul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2014.02.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923279v4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2014.2298533" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Birot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.043" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952039v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Niknazar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120562v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatif Rouijel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-128" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740572v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Sorensen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2011.10.044" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830124v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwa Rafi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pieczynski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2013-62" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726005v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galluccio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kliger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred O. Hero" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2013.05.040" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590965v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brachat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.05.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739130v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. Almeida" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwin Stegeman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2208956" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10175-012-0052-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781143v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Lathauwer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Icart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deneire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110830034" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701886v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.12.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683304v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.10.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420415v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ottaviani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081087.2011.624097" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2089625" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618729v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.03.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457300v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355713v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.046" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Est&#234;v&#227;o Rolim Fernandes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.07.023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543058v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512275v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.027" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512271v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.06.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410056v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1244" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410057v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1236" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354719v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Rota" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.08.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410058v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos ten Berge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Castaing" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2009.01.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354686v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurisse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2007926" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913607v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Senhadji" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2009.10.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L683QN6C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327595v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rajih" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harshman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00202706v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2008.4408442" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342353v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.919845" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327599v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Golub" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327594v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.050484" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693671v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petrochilos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.02.023" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263668v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743890v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne F&#233;rreol" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.855089" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543147v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536010v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2004.05.007" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542916v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.791" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB84797AEFD3C6F77D7E7ECD57DA4B55D2A7FDE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100071v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148748v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grellier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2002.801887" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471904v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100094v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Le Roux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.700972" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100062v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/97.704975" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979492v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417283v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(94)90029-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BACED8F92A01DE8D3E608816FD3525DD2C543B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574767v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent-Gengoux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0614045" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347140v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(92)90122-D" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1L20X6G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01741225v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Golub" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5.58320" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857036v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0734-189X(90)90083-8" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX66L642-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857108v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857109v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASSP.1987.1165208" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106245v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929348v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781546v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504402v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152014v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083709v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516167v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567411v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>