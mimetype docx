--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Comon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Employment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gipsa-Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR5216 associated wih </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Grenoble Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2012-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratory </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I3S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, associated with </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Nice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1998-2012) at Sophia Antipolis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> institute (1997-1998)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 years in industry: Crouzet/Sextant/Thales (1982-1985), and </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomson/Thales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1988-1997)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> laboratory, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1986-1987) and </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of Labex Persyval2 (Nov 2019 - Aug 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the research board of Labex Persyval-Lab (2015-2019), as scientific manager of the ADM research action</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy director of the MSTIC research Dept of the community of Universities of Grenoble-Alpes (fall 2015 - fall 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prime Investigator of the ERC grant AdG-2013-320594 Decoda (2013 - 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the City council of Peymeinade (2008 - 2012), under the term of F.Brousteau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of the STIC doctoral school (2008 - 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of SIS department (2008 - 2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the ANR project  Decotes (2007 - 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice director of the STIC doctoral school (2005 - 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the SiCom master's program (1999 - 2005)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the Astre team (1998 - 2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the LTS team (1991 - 1993)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the Basic Research Working Group ATHOS (1992 - 1995)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prizes & Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE Life Fellow (2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SIAM Life Fellow (2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow of SIAM (2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IMT Grand Prize awarded by the the French Academy of Sciences (2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recipient of the CNRS silver medal (2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow of Eurasip (2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow of the IEEE (2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Individual Technical Achievement Award from Eurasip (2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emeritus member of the SEE (2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monpetit prize from the French Academy of Sciences (2005), rewarding works with industrial applications)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE CAS distinguished lecturer over the period 2002-2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Between Jan 1992 and 1998, member of the Technical and Scientific Council of the Thomson Group (multinational Company employing 96,000 persons over 50 countries - now renamed Thales)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">More at</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.Comon home page </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.gipsa-lab.grenoble-inp.fr/~pierre.comon/cv_en.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Space Recovery for Efficient Incomplete Multi-view Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (9), pp.4664-4677. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2023.3333522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiHU-TD: Multi-feature Hyperspectral Unmixing Based on Tensor Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2023.3314218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480890v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of gradient-based block coordinate descent algorithms for non-orthogonal joint approximate diagonalization of matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (2), pp.592-621. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1456972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408912v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Cramér–Rao bounds for reconstruction problems formulated as coupled canonical polyadic decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.108573. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Normality Test for Multivariate Dependent Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Elbouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, pp.108705. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibrant-free drift compensation method for gas sensor arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Livache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Barthelme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 225 (June), pp.104549. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2022.104549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trainable Subspaces for Low Rank Tensor Completion: Model and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiani Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.2502-2517. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2022.3173470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorrIndex: a permutation invariant performance index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.108457. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230210v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Random Matrix Perspective on Random Tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de M Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (264), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the nonnegative canonical tensor decomposition with two accelerated proximal gradient algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (Septembre), pp.103682. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobi-type algorithm for low rank orthogonal approximation of symmetric tensors and its convergence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific journal of optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.357-379. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1911.00659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor methods for multisensor signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Zniyed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L F de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.693-709. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2020.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time gas recognition and gas unmixing in robot applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Livache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Barthelme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 330, pp.129111. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2020.129111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448737v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of low-rank tensor approximation under existence constraint via a forward-backward algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 188, pp.108178. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Image Classification Based on Mathematical Morphology and Tensor Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2020-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401272v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable chiral recognition with an optoelectronic nose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Livache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159 (July), pp.112183. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2020.112183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate matrix and tensor diagonalization by unitary transformations: convergence of Jacobi-type algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.2998-3028. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M125950X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998900v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating group lasso for block-term tensor decomposition with application to ECG source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68, pp.2682-2696. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2020.2985591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899469v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal Coupled Tensor CP Decomposition for Hyperspectral and Multispectral Image Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihui Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (1), pp.348-362. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2019.2936486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Proximal Gradient and the Accelerated Proximal Gradient as a Canonical Polyadic tensor decomposition Algorithms in difficult situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171, pp.107472. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral super-resolution with coupled Tucker approximation: Recoverability and SVD-based algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68, pp.931-946. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2020.2965305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911969v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of tensor ranks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lim Lek-Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367 (June), pp.107128. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aim.2020.107128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On approximate diagonalization of third order symmetric tensors by orthogonal transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 576, pp.324-351. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the minimal ranks of matrix pencils and the existence of a best approximate block-term tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 561, pp.161-186. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2018.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globally convergent Jacobi-type algorithms for simultaneous orthogonal symmetric tensor diagonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1116295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability of an X-Rank Decomposition of Polynomial Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.388-414. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1108388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor DoA Estimation with Directional Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp. 648 - 652. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2685244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Penalized Semialgebraic Deflation ICA Algorithm for the Efficient Extraction of Interictal Epileptic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.94-104. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2015.2504126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional ESPRIT for Damped and Undamped Signals: Algorithm, Computations, and Perturbation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (22), pp. 5897-5910. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2736512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360438v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISSY: an efficient and automatic algorithm for the analysis of EEG sources based on structured sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.157-172. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.05.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01617155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simultaneous sparse approximation method for multidimensional harmonic retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.36-48. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional factorization through helical mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Spagnolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.171-180. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-Estimation relationship in mismatched Gaussian channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Chlaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp.688-692. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2687764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband multiple diversity tensor array processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (20), pp.5334-5346. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2725219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350549v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness of Nonnegative Tensor Approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (4), pp.2170-2183. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2016.2532906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015519v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting inner filter effects, a non multilinear tensor decomposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 150, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hankel low-rank matrix completion: performance of the nuclear norm relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.637-646. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2016.2535182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130631v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation tensorielle sous contrainte d'existence. Application au traitement d'antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp.11-33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.33.11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Distributed EEG Sources in the Context of Epilepsy: A Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (5-6), pp.242-253. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reduction of multivariate quadratic systems to best rank-1 approximation of three-way tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L F de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62, pp.9 - 15. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aml.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semialgebraic Geometry of Nonnegative Tensor Rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.1556 - 1580. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1063708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor CP Decomposition with Structured Factor Matrices: Algorithms and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.757-769. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2509907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative tensor CP decomposition of hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (5), pp.2577-2588. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2503737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite algorithm to compute rank-1 tensor approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (7), pp.959-963. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2016.2570862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor decomposition exploiting diversity of propagation velocities; application to localization of icequake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Helmstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.75 - 88. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multimodal data fusion through joint decompositions with flexible couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (18), pp.4830-4844. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2016.2576425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Source Estimation and Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (10), pp.2485-2495. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2404311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularized nonnegative canonical polyadic decomposition algorithm with preprocessing for 3D fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Thirion-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.2709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain source imaging: from sparse to tensor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (6), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2015.2413711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal icequakes recorded beneath an Alpine glacier (Glacier d 'Argentiere, MontBlanc, France): evidence for stick-slip motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (3), pp.379-401. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Decomposition of Large Nonnegative Tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (7), pp.862-866. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2014.2374838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate-depth icequakes and harmonic tremor in an Alpine glacier (glacier d 'Argentiere,France): evidence for hydraulic fracturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (3), pp.402-416. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Multilinear Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (2), pp.1260-1280. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2013.2291876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line search and trust region strategies for canonical decomposition of semi-nonnegative semi-symmetric 3rd order tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Karfoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 450, pp.334-374. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensors: a Brief Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2014.2298533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923279v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG extended source localization: Tensor-based vs. conventional methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.143-57. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind source separation of underdetermined mixtures of event-related sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.52-64. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CP decomposition approach to blind separation for DS-CDMA system using a new performance index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awatif Rouijel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.128-139. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2014-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor Decompositions with Banded Matrix Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 438 (1), pp.919-941. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2011.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of instantaneous mixtures of dependent sources using classical ICA methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwa Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Pieczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013:62, pp.n/c. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2013-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering with a new distance measure based on a dual-rooted tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Kliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 251 (Dec), pp.96-113. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2013.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Tensor Decomposition, Moment Matrices and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Brachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (May), pp.51-71. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2012.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590965v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFAC Decomposition Approach to Blind Identification of Underdetermined Mixtures Based on Generating Function Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwin Stegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (11), pp.5698-5713. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2208956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA-based EEG denoising: a comparative analysis of fifteen methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Karfoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (3 Special issue on Data Mining in Bioengineering), pp.407-418. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10175-012-0052-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical Polyadic decomposition with a Columnwise Orthonormal Factor Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven de Lathauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Icart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Deneire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.1190-1213. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110830034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph based k-means clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (9), pp.1970-1984. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-way Space-Time-WaveVector analysis for EEG source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.1021-1031. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the typical rank of real binary forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Ottaviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear and Multilinear Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (6), pp.657-667. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03081087.2011.624097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification of Underdetermined Mixtures Based on the Characteristic Function: The Complex Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (2), pp.540 - 553. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2089625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the polyadic decomposition of nonnegative third order tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Thirion-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (9), pp.2159-2171. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Independent Component Analysis by Iterative Maximization of the Kurtosis Contrast with Algebraic Optimal Step Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.248-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 433 (11-12), pp.1851-1872. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2010.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00355713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind identification of MISO-FIR channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Estêvão Rolim Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90, pp.490-503. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contrast Function for Independent Component Analysis Without Permutation Ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.863-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtracting a best rank-1 approximation does not necessarily decrease tensor rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwin Stegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 433 (7), pp.1276--1300. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2010.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiarray Signal Processing: Tensor decomposition meets compressed sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338 (6), pp.311--320. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative approximations of nonnegative tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.432-441. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.1244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor Decompositions, Alternating Least Squares and other Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.393-405. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.1236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Paraunitary Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Icart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Rota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (3), pp.283-290. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and Typical Ranks of Multi-Way Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos ten Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven de Lathauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Castaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 430 (11), pp.2997-3007. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2009.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance limits of alphabet diversities for FIR SISO channel identiﬁcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2008.2007926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'exploitation des approches d'analyse en composantes indépendantes dans les interfaces cerveau machine. [On the use of independent component analysis techniques in the field of brain computer interface.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Senhadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5-6), pp.211-217. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Line Search : A Novel Method to Accelerate PARAFAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Rajih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Harshman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (3), pp.1148-1171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA: A Potential Tool for BCI Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Senhadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1), pp.57-68. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2008.4408442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00202706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contrast for Independent Component Analysis with Priors on Source Kurtosis Signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.501-504. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2008.919845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric tensors and symmetric tensor rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (3), pp.1254-1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Step-Size Constant Modulus Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1), pp.10-13. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2008.050484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zero-cumulant random variable and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petrochilos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (11), pp.3334 - 3338. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification of Under-Determined Mixtures based on the Characteristic Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Rajih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (9), pp.3334-3338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICAR, a tool for Blind Source Separation using Fourth Order Statistics only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Férreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (10), pp.3633-3643. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2005.855089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind and Semi-Blind Equalization Based on the Constant Power Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (11), pp.4363-4375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification of Overcomplete Mixtures of Sources (BIOME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Férreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 391, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2004.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasts, Independent Component Analysis, and Blind Deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (3), pp.225--243. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Separation of Independent Sources from Convolutive Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Rota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, E86-A (3), pp.542-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Blind Channel Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trébuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (9), pp.2196-2207. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2002.801887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation Aveugle de Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of time delays with fewer sensors than sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (7), pp.2012-2015. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.700972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Separation of Discrete Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (8), pp.212-214. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/97.704975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularité et signaux aléatoires à temps discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 11 (5), pp.417-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis, a new concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 36, pp.287-314. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1684(94)90029-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement Rank of Generalized Inverses of Persymmetric Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laurent-Gengoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (3), pp.646-654. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/0614045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MA Identification using Fourth Order Cumulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 26 (3), pp.381--388. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1684(92)90122-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a few extreme singular values and vectors in signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Golub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 78 (8), pp.1327 - 1343. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/5.58320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systolic implementation of adaptive solution to normal equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision Graphics and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 52, pp.402-408. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0734-189X(90)90083-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture systolique de systèmes adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4 (1), pp.73-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systolic array for computing BA^-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on acoustics, speech, and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 35 (6), pp.717-723. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASSP.1987.1165208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation multivariable complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 3 (2), pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la séparation de sources à l'analyse en composantes indépendantes, et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106245v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFBS: a Forward-Backward Splitting algorithm for constrained tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provable Nonnegative Tensor Ring Approximation: Stability and Optimality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiani Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of blind and non-blind estimation for coupled LL1 tensor models using the randomly-constrained Cramér-Rao bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the regularized canonical polyadic decomposition of tensors using the accelerated proximal gradient with momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Cramér-Rao lower bounds for CP-based hyperspectral super-resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-iterative low-multilinear-rank tensor approximation with application to decomposition in rank-(1,L,L) terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Deflation and Alternating Projections for Column-Wise Orthogonal Canonical Polyadic Tensor Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L F de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Comon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Employment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gipsa-Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR5216 associated wih </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Grenoble Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2012-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratory </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I3S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, associated with </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Nice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1998-2012) at Sophia Antipolis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> institute (1997-1998)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 years in industry: Crouzet/Sextant/Thales (1982-1985), and </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomson/Thales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1988-1997)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> laboratory, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1986-1987) and </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of Labex Persyval2 (Nov 2019 - Aug 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the research board of Labex Persyval-Lab (2015-2019), as scientific manager of the ADM research action</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy director of the MSTIC research Dept of the community of Universities of Grenoble-Alpes (fall 2015 - fall 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prime Investigator of the ERC grant AdG-2013-320594 Decoda (2013 - 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the City council of Peymeinade (2008 - 2012), under the term of F.Brousteau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of the STIC doctoral school (2008 - 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of SIS department (2008 - 2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the ANR project  Decotes (2007 - 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice director of the STIC doctoral school (2005 - 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the SiCom master's program (1999 - 2005)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the Astre team (1998 - 2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the LTS team (1991 - 1993)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the Basic Research Working Group ATHOS (1992 - 1995)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prizes & Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE Life Fellow (2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SIAM Life Fellow (2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow of SIAM (2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IMT Grand Prize awarded by the the French Academy of Sciences (2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recipient of the CNRS silver medal (2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow of Eurasip (2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow of the IEEE (2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Individual Technical Achievement Award from Eurasip (2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emeritus member of the SEE (2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monpetit prize from the French Academy of Sciences (2005), rewarding works with industrial applications)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE CAS distinguished lecturer over the period 2002-2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Between Jan 1992 and 1998, member of the Technical and Scientific Council of the Thomson Group (multinational Company employing 96,000 persons over 50 countries - now renamed Thales)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">More at</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.Comon home page </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.gipsa-lab.grenoble-inp.fr/~pierre.comon/cv_en.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Space Recovery for Efficient Incomplete Multi-view Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (9), pp.4664-4677. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2023.3333522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiHU-TD: Multi-feature Hyperspectral Unmixing Based on Tensor Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2023.3314218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480890v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of gradient-based block coordinate descent algorithms for non-orthogonal joint approximate diagonalization of matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (2), pp.592-621. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1456972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408912v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Normality Test for Multivariate Dependent Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Elbouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, pp.108705. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Cramér–Rao bounds for reconstruction problems formulated as coupled canonical polyadic decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.108573. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibrant-free drift compensation method for gas sensor arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Livache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Barthelme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 225 (June), pp.104549. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2022.104549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trainable Subspaces for Low Rank Tensor Completion: Model and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiani Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.2502-2517. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2022.3173470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorrIndex: a permutation invariant performance index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.108457. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230210v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Random Matrix Perspective on Random Tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de M Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (264), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the nonnegative canonical tensor decomposition with two accelerated proximal gradient algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (Septembre), pp.103682. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobi-type algorithm for low rank orthogonal approximation of symmetric tensors and its convergence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific journal of optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.357-379. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1911.00659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor methods for multisensor signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Zniyed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L F de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.693-709. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2020.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time gas recognition and gas unmixing in robot applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Livache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Barthelme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 330, pp.129111. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2020.129111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448737v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of low-rank tensor approximation under existence constraint via a forward-backward algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 188, pp.108178. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate matrix and tensor diagonalization by unitary transformations: convergence of Jacobi-type algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.2998-3028. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M125950X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998900v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Image Classification Based on Mathematical Morphology and Tensor Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2020-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401272v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable chiral recognition with an optoelectronic nose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Livache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159 (July), pp.112183. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2020.112183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating group lasso for block-term tensor decomposition with application to ECG source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68, pp.2682-2696. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2020.2985591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899469v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal Coupled Tensor CP Decomposition for Hyperspectral and Multispectral Image Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihui Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (1), pp.348-362. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2019.2936486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Proximal Gradient and the Accelerated Proximal Gradient as a Canonical Polyadic tensor decomposition Algorithms in difficult situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171, pp.107472. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral super-resolution with coupled Tucker approximation: Recoverability and SVD-based algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68, pp.931-946. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2020.2965305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911969v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of tensor ranks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lim Lek-Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367 (June), pp.107128. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aim.2020.107128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On approximate diagonalization of third order symmetric tensors by orthogonal transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 576, pp.324-351. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the minimal ranks of matrix pencils and the existence of a best approximate block-term tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 561, pp.161-186. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2018.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globally convergent Jacobi-type algorithms for simultaneous orthogonal symmetric tensor diagonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1116295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability of an X-Rank Decomposition of Polynomial Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.388-414. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1108388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor DoA Estimation with Directional Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp. 648 - 652. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2685244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Penalized Semialgebraic Deflation ICA Algorithm for the Efficient Extraction of Interictal Epileptic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.94-104. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2015.2504126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional ESPRIT for Damped and Undamped Signals: Algorithm, Computations, and Perturbation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (22), pp. 5897-5910. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2736512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360438v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISSY: an efficient and automatic algorithm for the analysis of EEG sources based on structured sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.157-172. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.05.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01617155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional factorization through helical mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Spagnolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.171-180. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simultaneous sparse approximation method for multidimensional harmonic retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.36-48. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-Estimation relationship in mismatched Gaussian channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Chlaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp.688-692. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2687764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband multiple diversity tensor array processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (20), pp.5334-5346. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2725219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350549v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting inner filter effects, a non multilinear tensor decomposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 150, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hankel low-rank matrix completion: performance of the nuclear norm relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.637-646. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2016.2535182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130631v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness of Nonnegative Tensor Approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (4), pp.2170-2183. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2016.2532906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015519v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation tensorielle sous contrainte d'existence. Application au traitement d'antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp.11-33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.33.11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Distributed EEG Sources in the Context of Epilepsy: A Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (5-6), pp.242-253. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reduction of multivariate quadratic systems to best rank-1 approximation of three-way tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L F de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62, pp.9 - 15. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aml.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semialgebraic Geometry of Nonnegative Tensor Rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.1556 - 1580. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1063708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor CP Decomposition with Structured Factor Matrices: Algorithms and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.757-769. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2509907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative tensor CP decomposition of hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (5), pp.2577-2588. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2503737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite algorithm to compute rank-1 tensor approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (7), pp.959-963. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2016.2570862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor decomposition exploiting diversity of propagation velocities; application to localization of icequake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Helmstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.75 - 88. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multimodal data fusion through joint decompositions with flexible couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (18), pp.4830-4844. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2016.2576425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Source Estimation and Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (10), pp.2485-2495. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2404311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularized nonnegative canonical polyadic decomposition algorithm with preprocessing for 3D fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Thirion-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.2709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain source imaging: from sparse to tensor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (6), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2015.2413711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal icequakes recorded beneath an Alpine glacier (Glacier d 'Argentiere, MontBlanc, France): evidence for stick-slip motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (3), pp.379-401. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Decomposition of Large Nonnegative Tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (7), pp.862-866. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2014.2374838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate-depth icequakes and harmonic tremor in an Alpine glacier (glacier d 'Argentiere,France): evidence for hydraulic fracturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (3), pp.402-416. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Multilinear Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (2), pp.1260-1280. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2013.2291876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line search and trust region strategies for canonical decomposition of semi-nonnegative semi-symmetric 3rd order tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Karfoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 450, pp.334-374. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensors: a Brief Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2014.2298533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923279v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG extended source localization: Tensor-based vs. conventional methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.143-57. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind source separation of underdetermined mixtures of event-related sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.52-64. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CP decomposition approach to blind separation for DS-CDMA system using a new performance index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awatif Rouijel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.128-139. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2014-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of instantaneous mixtures of dependent sources using classical ICA methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwa Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Pieczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013:62, pp.n/c. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2013-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering with a new distance measure based on a dual-rooted tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Kliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 251 (Dec), pp.96-113. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2013.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor Decompositions with Banded Matrix Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 438 (1), pp.919-941. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2011.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Tensor Decomposition, Moment Matrices and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Brachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (May), pp.51-71. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2012.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590965v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFAC Decomposition Approach to Blind Identification of Underdetermined Mixtures Based on Generating Function Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwin Stegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (11), pp.5698-5713. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2208956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA-based EEG denoising: a comparative analysis of fifteen methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Karfoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (3 Special issue on Data Mining in Bioengineering), pp.407-418. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10175-012-0052-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical Polyadic decomposition with a Columnwise Orthonormal Factor Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven de Lathauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Icart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Deneire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.1190-1213. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110830034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph based k-means clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (9), pp.1970-1984. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-way Space-Time-WaveVector analysis for EEG source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.1021-1031. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the typical rank of real binary forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Ottaviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear and Multilinear Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (6), pp.657-667. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03081087.2011.624097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification of Underdetermined Mixtures Based on the Characteristic Function: The Complex Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (2), pp.540 - 553. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2089625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the polyadic decomposition of nonnegative third order tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Thirion-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (9), pp.2159-2171. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 433 (11-12), pp.1851-1872. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2010.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00355713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Independent Component Analysis by Iterative Maximization of the Kurtosis Contrast with Algebraic Optimal Step Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.248-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind identification of MISO-FIR channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Estêvão Rolim Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90, pp.490-503. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contrast Function for Independent Component Analysis Without Permutation Ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.863-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtracting a best rank-1 approximation does not necessarily decrease tensor rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwin Stegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 433 (7), pp.1276--1300. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2010.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiarray Signal Processing: Tensor decomposition meets compressed sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338 (6), pp.311--320. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative approximations of nonnegative tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.432-441. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.1244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor Decompositions, Alternating Least Squares and other Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.393-405. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.1236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Paraunitary Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Icart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Rota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (3), pp.283-290. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and Typical Ranks of Multi-Way Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos ten Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven de Lathauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Castaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 430 (11), pp.2997-3007. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2009.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance limits of alphabet diversities for FIR SISO channel identiﬁcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2008.2007926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'exploitation des approches d'analyse en composantes indépendantes dans les interfaces cerveau machine. [On the use of independent component analysis techniques in the field of brain computer interface.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Senhadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5-6), pp.211-217. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA: A Potential Tool for BCI Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Senhadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1), pp.57-68. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2008.4408442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00202706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contrast for Independent Component Analysis with Priors on Source Kurtosis Signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.501-504. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2008.919845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric tensors and symmetric tensor rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lek-Heng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (3), pp.1254-1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Line Search : A Novel Method to Accelerate PARAFAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Rajih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Harshman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (3), pp.1148-1171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Step-Size Constant Modulus Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1), pp.10-13. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2008.050484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zero-cumulant random variable and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petrochilos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (11), pp.3334 - 3338. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification of Under-Determined Mixtures based on the Characteristic Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Rajih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (9), pp.3334-3338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICAR, a tool for Blind Source Separation using Fourth Order Statistics only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Férreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (10), pp.3633-3643. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2005.855089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind and Semi-Blind Equalization Based on the Constant Power Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Zarzoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (11), pp.4363-4375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification of Overcomplete Mixtures of Sources (BIOME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Férreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 391, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2004.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasts, Independent Component Analysis, and Blind Deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (3), pp.225--243. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Separation of Independent Sources from Convolutive Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Rota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, E86-A (3), pp.542-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Blind Channel Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trébuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (9), pp.2196-2207. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2002.801887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation Aveugle de Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of time delays with fewer sensors than sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (7), pp.2012-2015. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.700972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Separation of Discrete Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (8), pp.212-214. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/97.704975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularité et signaux aléatoires à temps discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 11 (5), pp.417-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis, a new concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 36, pp.287-314. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1684(94)90029-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement Rank of Generalized Inverses of Persymmetric Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laurent-Gengoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (3), pp.646-654. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/0614045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MA Identification using Fourth Order Cumulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 26 (3), pp.381--388. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1684(92)90122-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a few extreme singular values and vectors in signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Golub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 78 (8), pp.1327 - 1343. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/5.58320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systolic implementation of adaptive solution to normal equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision Graphics and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 52, pp.402-408. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0734-189X(90)90083-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture systolique de systèmes adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4 (1), pp.73-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systolic array for computing BA^-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on acoustics, speech, and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 35 (6), pp.717-723. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASSP.1987.1165208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation multivariable complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 3 (2), pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la séparation de sources à l'analyse en composantes indépendantes, et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106245v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFBS: a Forward-Backward Splitting algorithm for constrained tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provable Nonnegative Tensor Ring Approximation: Stability and Optimality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiani Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of blind and non-blind estimation for coupled LL1 tensor models using the randomly-constrained Cramér-Rao bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the regularized canonical polyadic decomposition of tensors using the accelerated proximal gradient with momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Nazih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Minaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Cramér-Rao lower bounds for CP-based hyperspectral super-resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-iterative low-multilinear-rank tensor approximation with application to decomposition in rank-(1,L,L) terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Deflation and Alternating Projections for Column-Wise Orthogonal Canonical Polyadic Tensor Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L F de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="770D3444"/>
+    <w:nsid w:val="9AB986E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F3CB6FE"/>
+    <w:nsid w:val="A8A983FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4A22B74E"/>
+    <w:nsid w:val="3A263CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/en/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble-univ.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unice.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eurecom.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thalesgroup.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-isl.stanford.edu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stanford.edu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/~pierre.comon/cv_en.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Long" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2023.3333522" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480890v7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3314218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408912v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianze Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456972" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haardt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108573" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344745v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Elbouch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108705" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409223v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2022.104549" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiani Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3173470" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230210v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Sobhani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Babaie-Zadeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108457" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de M Goulart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233458v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Nazih" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Minaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103682" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1911.00659" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03024673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zniyed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L F de Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2020.0373" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448737v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.129111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108178" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401272v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534216v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rolland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112183" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998900v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M125950X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899469v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho R. de Oliveira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2985591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Wei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2936486" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433477v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107472" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911969v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2965305" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Lek-Heng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Ye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107128" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2019.03.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2018.09.031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628257v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1116295" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1108388" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369713v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Raimondi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2685244" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Becker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2015.2504126" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360438v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymen Sahnoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736512" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01617155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.05.046" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174780v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.07.029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285533v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Spagnolini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.08.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493481v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chlaily" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2687764" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350549v5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2725219" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015519v5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lek-Heng Lim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2016.2532906" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158152v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luciani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2015.11.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130631v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2535182" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281032v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.33.11-33" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.04.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P da Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2016.06.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763832v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1063708" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246855v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boizard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2509907" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134470v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2503737" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pereira da Silva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2570862" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118401v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Helmstetter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.06.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2576425" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005352v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2404311" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Royer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Redon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2709" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2015.2413711" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118884v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003288" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069069v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2374838" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003289" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763275v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2291876" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945606v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Karfoul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2014.02.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923279v4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2014.2298533" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Birot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.043" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952039v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Niknazar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120562v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatif Rouijel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-128" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740572v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Sorensen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2011.10.044" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830124v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwa Rafi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pieczynski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2013-62" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726005v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galluccio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kliger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred O. Hero" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2013.05.040" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590965v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brachat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.05.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739130v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. Almeida" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwin Stegeman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2208956" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10175-012-0052-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781143v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Lathauwer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Icart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deneire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110830034" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701886v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.12.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683304v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.10.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420415v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ottaviani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081087.2011.624097" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2089625" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618729v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.03.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457300v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355713v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.046" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Est&#234;v&#227;o Rolim Fernandes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.07.023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543058v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512275v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.027" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512271v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.06.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410056v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1244" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410057v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1236" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354719v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Rota" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.08.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410058v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos ten Berge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Castaing" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2009.01.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354686v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurisse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2007926" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913607v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Senhadji" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2009.10.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L683QN6C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327595v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rajih" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harshman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00202706v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2008.4408442" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342353v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.919845" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327599v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Golub" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327594v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.050484" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693671v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petrochilos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.02.023" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263668v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743890v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne F&#233;rreol" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.855089" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543147v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536010v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2004.05.007" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542916v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.791" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB84797AEFD3C6F77D7E7ECD57DA4B55D2A7FDE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100071v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148748v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grellier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2002.801887" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471904v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100094v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Le Roux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.700972" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100062v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/97.704975" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979492v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417283v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(94)90029-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BACED8F92A01DE8D3E608816FD3525DD2C543B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574767v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent-Gengoux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0614045" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347140v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(92)90122-D" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1L20X6G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01741225v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Golub" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5.58320" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857036v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0734-189X(90)90083-8" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX66L642-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857108v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857109v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASSP.1987.1165208" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106245v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929348v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781546v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504402v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152014v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083709v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516167v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567411v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/en/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble-univ.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unice.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eurecom.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thalesgroup.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-isl.stanford.edu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stanford.edu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/~pierre.comon/cv_en.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Long" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2023.3333522" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480890v7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3314218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408912v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianze Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456972" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344745v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Elbouch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108705" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haardt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108573" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409223v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2022.104549" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiani Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3173470" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230210v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Sobhani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Babaie-Zadeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108457" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de M Goulart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233458v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Nazih" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Minaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103682" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1911.00659" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03024673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zniyed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L F de Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2020.0373" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448737v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.129111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108178" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998900v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M125950X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401272v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534216v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rolland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899469v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho R. de Oliveira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2985591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Wei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2936486" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433477v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107472" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911969v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2965305" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Lek-Heng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Ye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107128" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2019.03.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2018.09.031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628257v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1116295" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1108388" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369713v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Raimondi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2685244" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Becker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2015.2504126" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360438v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymen Sahnoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736512" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01617155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.05.046" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Spagnolini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.08.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174780v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.07.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493481v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chlaily" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2687764" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350549v5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2725219" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luciani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2015.11.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130631v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2535182" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015519v5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lek-Heng Lim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2016.2532906" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281032v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.33.11-33" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.04.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P da Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2016.06.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763832v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1063708" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246855v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boizard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2509907" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134470v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2503737" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pereira da Silva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2570862" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118401v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Helmstetter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.06.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2576425" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005352v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2404311" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Royer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Redon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2709" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2015.2413711" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118884v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003288" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069069v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2374838" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003289" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763275v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2291876" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945606v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Karfoul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2014.02.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923279v4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2014.2298533" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Birot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.043" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952039v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Niknazar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120562v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatif Rouijel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-128" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830124v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwa Rafi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pieczynski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2013-62" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726005v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galluccio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kliger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred O. Hero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2013.05.040" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740572v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Sorensen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2011.10.044" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590965v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brachat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.05.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739130v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. Almeida" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwin Stegeman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2208956" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10175-012-0052-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781143v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Lathauwer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Icart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deneire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110830034" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701886v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.12.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683304v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.10.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420415v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ottaviani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081087.2011.624097" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2089625" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618729v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.03.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355713v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.046" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457300v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Est&#234;v&#227;o Rolim Fernandes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.07.023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543058v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512275v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.027" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512271v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.06.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410056v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1244" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410057v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1236" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354719v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Rota" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.08.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410058v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos ten Berge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Castaing" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2009.01.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354686v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurisse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2007926" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913607v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Senhadji" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2009.10.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L683QN6C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00202706v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2008.4408442" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342353v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.919845" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327599v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Golub" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327595v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rajih" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harshman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327594v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.050484" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693671v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petrochilos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.02.023" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263668v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743890v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne F&#233;rreol" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.855089" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543147v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536010v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2004.05.007" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542916v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.791" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB84797AEFD3C6F77D7E7ECD57DA4B55D2A7FDE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100071v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148748v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grellier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2002.801887" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471904v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100094v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Le Roux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.700972" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100062v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/97.704975" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979492v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417283v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(94)90029-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BACED8F92A01DE8D3E608816FD3525DD2C543B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574767v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent-Gengoux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0614045" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347140v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(92)90122-D" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1L20X6G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01741225v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Golub" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5.58320" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857036v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0734-189X(90)90083-8" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX66L642-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857108v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857109v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASSP.1987.1165208" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106245v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929348v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781546v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504402v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152014v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083709v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516167v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567411v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>