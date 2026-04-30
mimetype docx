--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -2995,315 +2995,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severus Alexander</w:t>
+                <w:t xml:space="preserve">Nero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Le Bohec. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Roman Army</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, 2015, 978-1-4051-7619-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373564v1</w:t>
+                <w:t xml:space="preserve">hal-02373555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustus’s Wars</w:t>
+                <w:t xml:space="preserve">Severus Alexander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Roman Army</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, 2015, 978-1-4051-7619-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373545v1</w:t>
+                <w:t xml:space="preserve">hal-02373564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustus’s Army</w:t>
+                <w:t xml:space="preserve">Augustus’s Wars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Le Bohec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Roman Army</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, 2015, 978-1-4051-7619-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373543v1</w:t>
+                <w:t xml:space="preserve">hal-02373545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desertor, Proditor, and transfuga : Late Empire</w:t>
+                <w:t xml:space="preserve">Augustus’s Army</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Le Bohec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Roman Army</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, 2015, 978-1-4051-7619-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373552v1</w:t>
+                <w:t xml:space="preserve">hal-02373543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudius</w:t>
               </w:r>
@@ -3356,100 +3356,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nero</w:t>
+                <w:t xml:space="preserve">Desertor, Proditor, and transfuga : Late Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Le Bohec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Roman Army</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, 2015, 978-1-4051-7619-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373555v1</w:t>
+                <w:t xml:space="preserve">hal-02373552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diocletian</w:t>
               </w:r>
@@ -4102,51 +4102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grhis.univ-rouen.fr/grhis/wp-content/uploads/2010/09/pierre-cosme.jpg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.cosme@wanadoo.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373599v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373648v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;renger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blonce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Emion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03783394v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/neron-pouvoir-et-scene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Compatangelo-Soussignan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roddaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/histoire/histoire-romaine-tome-2-9782213712086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03139903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-plus-grandes-batailles-de-rome-de-la-naissance-la-chute-de-lempire-romain-9782200622503" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusto Traina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373564v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ioan Muresan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grhis.univ-rouen.fr/grhis/wp-content/uploads/2010/09/pierre-cosme.jpg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.cosme@wanadoo.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373599v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373648v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;renger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blonce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Emion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03783394v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/neron-pouvoir-et-scene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Compatangelo-Soussignan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roddaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/histoire/histoire-romaine-tome-2-9782213712086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03139903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-plus-grandes-batailles-de-rome-de-la-naissance-la-chute-de-lempire-romain-9782200622503" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusto Traina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ioan Muresan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>