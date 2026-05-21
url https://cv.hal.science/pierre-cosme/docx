--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -426,165 +426,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’allait faire Caluia Crispinilla en Afrique ?</w:t>
+                <w:t xml:space="preserve">L’impact de la guerre civile de 68-70 sur le recrutement des auxiliaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28, pp.263-270</w:t>
+              <w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.83-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373579v1</w:t>
+                <w:t xml:space="preserve">hal-02373574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la guerre civile de 68-70 sur le recrutement des auxiliaires</w:t>
+                <w:t xml:space="preserve">Qu’allait faire Caluia Crispinilla en Afrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.83-94</w:t>
+              <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.263-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373574v1</w:t>
+                <w:t xml:space="preserve">hal-02373579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vida del soldado en el siglo I d. C.</w:t>
               </w:r>
@@ -665,372 +665,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace Alpes-Adriatique pendant l’année des quatre empereurs</w:t>
+                <w:t xml:space="preserve">Les Gracques croyaient-ils à leur crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Der Alpen-Adria-Raum und das Imperium Romanum in der hohen Kaiserzeit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Klagenfurt, Autriche</w:t>
+              <w:t xml:space="preserve">Les Romains et les Grecs de leur temps, de la prise de Tarente à l’édit de Caracalla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373623v1</w:t>
+                <w:t xml:space="preserve">hal-02373626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Gracques croyaient-ils à leur crise</w:t>
+                <w:t xml:space="preserve">L’espace Alpes-Adriatique pendant l’année des quatre empereurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Romains et les Grecs de leur temps, de la prise de Tarente à l’édit de Caracalla</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Der Alpen-Adria-Raum und das Imperium Romanum in der hohen Kaiserzeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Klagenfurt, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373626v1</w:t>
+                <w:t xml:space="preserve">hal-02373623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escorter les puissants</w:t>
+                <w:t xml:space="preserve">L’armée romaine, huitième plaie d’Égypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème congrès international sur l'armée romaine : corps du chef et gardes du corps dans l’armée romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire HISOMA, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les militaires dans les campagnes aux époques hellénistique et romaine : chance ou fatalité pour les communautés rurales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373634v1</w:t>
+                <w:t xml:space="preserve">hal-02373648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’armée romaine, huitième plaie d’Égypte</w:t>
+                <w:t xml:space="preserve">Actium et son mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les militaires dans les campagnes aux époques hellénistique et romaine : chance ou fatalité pour les communautés rurales ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Les batailles européennes et leur mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373648v1</w:t>
+                <w:t xml:space="preserve">hal-02373644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actium et son mythe</w:t>
+                <w:t xml:space="preserve">Escorter les puissants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les batailles européennes et leur mythe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème congrès international sur l'armée romaine : corps du chef et gardes du corps dans l’armée romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire HISOMA, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373644v1</w:t>
+                <w:t xml:space="preserve">hal-02373634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">68-69 : la bataille de Lyon n’aura pas lieu</w:t>
               </w:r>
@@ -1148,165 +1148,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives de la cavalerie auxiliaires</w:t>
+                <w:t xml:space="preserve">Vitellius au Palatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe Colloque international de Lyon sur l'armée romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Le Palatin, émergence de la colline du pouvoir à Rome, de la mort d’Auguste au règne de Vespasien, 14-79 p. C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373913v1</w:t>
+                <w:t xml:space="preserve">hal-02373842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitellius au Palatin</w:t>
+                <w:t xml:space="preserve">Les archives de la cavalerie auxiliaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Palatin, émergence de la colline du pouvoir à Rome, de la mort d’Auguste au règne de Vespasien, 14-79 p. C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rome, Italie</w:t>
+              <w:t xml:space="preserve">VIe Colloque international de Lyon sur l'armée romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373842v1</w:t>
+                <w:t xml:space="preserve">hal-02373913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image d'Auguste sous le règne de ses successeurs</w:t>
               </w:r>
@@ -2995,461 +2995,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nero</w:t>
+                <w:t xml:space="preserve">Desertor, Proditor, and transfuga : Late Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Le Bohec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Roman Army</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, 2015, 978-1-4051-7619-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373555v1</w:t>
+                <w:t xml:space="preserve">hal-02373552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severus Alexander</w:t>
+                <w:t xml:space="preserve">Nero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Le Bohec. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Roman Army</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, 2015, 978-1-4051-7619-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373564v1</w:t>
+                <w:t xml:space="preserve">hal-02373555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustus’s Wars</w:t>
+                <w:t xml:space="preserve">Severus Alexander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Roman Army</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, 2015, 978-1-4051-7619-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373545v1</w:t>
+                <w:t xml:space="preserve">hal-02373564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustus’s Army</w:t>
+                <w:t xml:space="preserve">Augustus’s Wars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Le Bohec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Roman Army</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, 2015, 978-1-4051-7619-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373543v1</w:t>
+                <w:t xml:space="preserve">hal-02373545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudius</w:t>
+                <w:t xml:space="preserve">Augustus’s Army</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Le Bohec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Roman Army</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, 2015, 978-1-4051-7619-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373551v1</w:t>
+                <w:t xml:space="preserve">hal-02373543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desertor, Proditor, and transfuga : Late Empire</w:t>
+                <w:t xml:space="preserve">Claudius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Le Bohec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Roman Army</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, 2015, 978-1-4051-7619-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373552v1</w:t>
+                <w:t xml:space="preserve">hal-02373551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diocletian</w:t>
               </w:r>
@@ -4102,51 +4102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grhis.univ-rouen.fr/grhis/wp-content/uploads/2010/09/pierre-cosme.jpg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.cosme@wanadoo.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373599v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373648v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;renger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blonce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Emion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03783394v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/neron-pouvoir-et-scene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Compatangelo-Soussignan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roddaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/histoire/histoire-romaine-tome-2-9782213712086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03139903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-plus-grandes-batailles-de-rome-de-la-naissance-la-chute-de-lempire-romain-9782200622503" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusto Traina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ioan Muresan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grhis.univ-rouen.fr/grhis/wp-content/uploads/2010/09/pierre-cosme.jpg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.cosme@wanadoo.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373574v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373599v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373626v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373648v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;renger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blonce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Emion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03783394v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/neron-pouvoir-et-scene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Compatangelo-Soussignan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roddaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/histoire/histoire-romaine-tome-2-9782213712086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03139903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-plus-grandes-batailles-de-rome-de-la-naissance-la-chute-de-lempire-romain-9782200622503" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusto Traina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373564v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ioan Muresan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>