--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -97,1764 +97,1868 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Visualizing the soundscape: an approach at the interface of music and ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle de Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Frugalité, pérennité et création (11), pp.82-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/rfim.975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Similarity visualization of soundscapes in ecology and music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle de Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2024.1334776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acousmatic Music: Towards an Art of Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaëlle Raboisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">acusfere – suoni_culture_musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.11-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Approaches to Electroacoustic Music Improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organised Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (2), pp.117-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1355771821000571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques propos sur les outils et les méthodes audionumériques en musicologie. L’interdisciplinarité comme rupture épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue musicale OICRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Musicologie numérique, vers de nouvelles frontières disciplinaires, 6 (2), pp.25-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Méta-Instrument : genèse et évolution d’un nouvel instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique, images, instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Instruments électriques, électroniques et virtuels, 17, pp.230-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches audionumériques pour l’analyse musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicologies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Musicologies nouvelles, 5, pp.120-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de la musique mixte : vers une redéfinition des “workflows” en musicologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portrais Polychromes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Regards sur les musiques mixtes, 23, pp.231-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolégomènes à la représentation analytique des musiques électroacoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Contenir le sonore : les nouveaux profils de la notation, 25 (1), pp.39-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvisation électroacoustique : analyse musicale, étude génétique et prospectives numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 98 (1), pp.149-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter l'espace ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'espace du son</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, L'espace du son, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation graphique : un outil d'analyse et de publication de la musique électroacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doce Notas : Preliminares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, L’analyse de la musique, 19-20, pp.349-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re) Presenting electroacoustic music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organised Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 11 (2), pp.125-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de Jukurrpa – Quatre rêves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphical representation: an analytical and publication tool for electroacoustic music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organised Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 9 (1), pp.109-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des Trois rêves d'oiseau de François Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déméter - Théories &amp; pratiques artistiques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation graphique complète de Sud de Jean-Claude Risset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portraits Polychromes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Jean-Claude Risset</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérozygote et les Presque rien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Teruggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portraits Polychromes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Luc Ferrari</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une typologie des séquences libres dans Lumina d’Ivo Malec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portraits Polychromes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Ivo Malec</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sud de Jean-Claude Risset : introduction à la représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portraits Polychromes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vox vocis, f</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portraits Polychromes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Ivo Malec</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three Analysis Model of L’Oiseau moqueur on of the Trois rêves d’oiseau by François Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organised Sound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 4 (1), pp.3-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Acousmographe : un outil pour l’analyse informatique de documents sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Battier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de l’OMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 4, pp.59-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois modèles d’analyse de “L’Oiseau moqueur”, un des Trois rêves d’oiseau de François Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de l’OMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 3, pp.50-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1864,1629 +1968,1629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interprétatation de la musique acousmatique : enregistrement, analyse, transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaëlle Raboisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe d’Alessandro and Achille Davy-Rigaux and Christophe Pirenne and Solène Bellanger and Sylvie Pébrier and Julie Rosenkranz and Florence Roy and Mickaël Robert-Gonçalves (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en musique Actes des Rencontres nationales sur les recherches en musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collegium Musicæ de l'Alliance Sorbonne Université, pp.117-124, 2023, Collection MusiqueS &amp; Interdisciplinarité, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25836/rnrm.2020.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25836/rnrm.2020.13⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04226006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradigme de l’interaction dans la musique au 20e et 21e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Parent; Pierre Couprie; Kevin Gohon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Musique et la machine. Penser l'interaction dans les musiques électroniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-21, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le geste au-delà du geste. L’instrument dans les performances numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Parent; Kévin Gohon; Pierre Couprie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La musique et la machine. Penser l'interaction dans les musiques électroniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-107, 2022, La musique et la machine. Penser l'interaction dans les musiques électroniques, 978-2-7535-8685-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of digital musicology to the analysis of acousmatic interpretation (デジタル音楽学によるアクースマティック演奏分析への寄与)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">engine books – difference. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acousmatique ! ( 檜垣智也 : アクースマティック！)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.78-84, 2021, Acousmatique ! ( 檜垣智也 : アクースマティック！), 978-4-9911407-6-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Approches to Tauriphanie dans Voyage Absolu des Unari vers Andromède by Iannis Xenakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Weibel; Ludger Brümmer; Sharon Kanach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Xenakis's UPIC to Graphic Notation Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatje Cantz Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.434-457, 2020, From Xenakis's UPIC to Graphic Notation Today, 978-3-7757-4741-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l’imaginaire dans la musique électroacoustique de Jean-Claude Risset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Márta Grabócz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles naturels et scénarios imaginaires dans les œuvres de Peter Eötvös, François-Bernard Mâche et Jean-Claude Risset</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-85, 2020, Modèles naturels et scénarios imaginaires dans les œuvres de Peter Eötvös, François-Bernard Mâche et Jean-Claude Risset</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humour est-il soluble dans la musique électroacoustique ? Petite quête musicale à la recherche d’un humour sonore…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etienne Kippelen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’humour en musique, et autres légèretés sérieuses depuis 1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-62, 2017, L’humour en musique, et autres légèretés sérieuses depuis 1960, 9791032000991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et représentation du fantastique dans les musiques anecdotiques de Luc Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Carayol; Pierre Albert Castanet; Pascal Pistone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le fantastique dans les musiques des XXe et XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.94-108, 2017, Le fantastique dans les musiques des XXe et XXIe siècle, 9782752103130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EAnalysis : Developing a Sound-Based Music Analytical Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Emmerson; Leigh Landy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expanding the Horizon of Electroacoustic Music Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.170-194, 2016, Expanding the Horizon of Electroacoustic Music Analysis, 9781316339633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement d’un outil d’aide à l’analyse musicale : bilan et perspectives musicologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Marty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musiques électroacoustiques. Analyses – Écoutes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delatour, pp.157-169, 2016, Musiques électroacoustiques. Analyses – Écoutes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EAnalysis: developing a sound-based music analytical tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leigh Landy; Simon Emmerson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expanding the Horizon of Electroacoustic Music Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Expanding the Horizon of Electroacoustic Music Analysis, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.170-194, 2016, Expanding the Horizon of Electroacoustic Music Analysis, 9781107118324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage dans “Grandeur nature”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bayle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Son Vitesse-Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Magison, pp.47-57, 2016, Son Vitesse-Lumière, 9782953217933</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertiges de l’espace : analyse d’une performance électroacoustique improvisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António De Sousa Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mondher Ayari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’improvisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015, Penser l’improvisation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages sonores dans Elephant de Gus Van Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lenka Stranska; Hervé Zénouda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Son-Image-Geste. Une interaction illusoire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.135-147, 2015, Son-Image-Geste. Une interaction illusoire ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques pistes pour analyser la structure de La Fleur future de François Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Klangwelt des François Bayle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verlag Der Apfel, pp.205-209, 2013, 978-3854504184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l’informatique et du multimédia dans l’analyse des musiques électroacoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique, arts, technologies, pour une approche critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vocabulaire de l'objet sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du sonore au musical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.24, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixage. Analyse d’un extrait de M-É de Philippe Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zanesi Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe de Recherches Musicales (INA). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La musique électroacoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hyptique, 2000, La musique électroacoustique, 2-914342-00-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment c’est fait ? Analyse graphique d’un extrait de De Natura Sonorum de Bernard Parmegiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe de Recherches Musicales (INA). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La musique électroacoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hyptique, 2000, La musique électroacoustique, 2-914342-00-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation/transmutation. Analyse d’un extrait de Don Quichotte Corporation d’Alain Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe de Recherches Musicales (INA). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La musique électroacoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hyptique, 2000, La musique électroacoustique, 2-914342-00-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3496,2502 +3600,2502 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the Soundscape: An Approach at the Interface of Music and Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle de Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAME; Inria, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relationship Between France and Japan in Studying the Interpretation of Acousmatic Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaëlle Raboisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuko Narita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saburo Hirano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Computer Music Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Northeastern University, Jun 2025, Boston, United States. pp.188-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le compagnon numérique audio-visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hautbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’InCIAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture, analyse et modélisation de processus audionumérique en musicologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'informatique musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PRISM-CNRS, May 2024, Marseille, France. pp.104-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Software for Digital Musicology: Inside an Experimental Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Computer Music Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICMA/Chinese University of Hong Kong, Oct 2023, Shenzen, China. pp.72-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interprétation de la musique acousmatique : enregistrement, analyse, transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaëlle Raboisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collegium Musicæ; Ministère de la culture; CNRS, Oct 2020, Paris, France. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Sound Representations For Musicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound and Music Computing Conference (SMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Saint-Etienne; INRIA; GRAME, 2022, Saint-Etienne, France. pp.563-569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un acousmonium en immersion VR en ambisonie 3D et binaural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaëlle Raboisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Genevois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'informatique musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gétreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Les sciences de la musique : de nouveaux défis dans une société en mutation (Paris, 18-19 janvier 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talia Bachir Loopuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gétreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences de la musique. De nouveaux défis dans une société en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du symposium &amp;quot;Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682805v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t>
+                <w:t xml:space="preserve">Florence Gétreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iAnalyse 5 : Le développement d'un logiciel pour la musicologie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'informatique musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LaBRI; SCRIME; GDRI MIAMI, May 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and tools for transcribing electroacoustic music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies for Music Notation and Representation (TENOR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Concordia, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immanence de la forme dans le cycle Adnos d'Éliane Radigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eliane Radigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une expérience de captation et d'analyse de l'interprétation acousmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaëlle Raboisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'informatique musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collegium Musicæ, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeting of the European Societies for Music Analysis and Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Music Analysis Conference - Euromac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithmique et technologies numériques dans la notation musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musiques Orales, leur Notation et Encodage Numérique (MEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet MEI Æ NORMA - CreaTIC, Oct 2015, Paris, France. pp.99-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations analytiques avancées avec EAnalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'informatique musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collegium Musicæ, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couprie</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux espaces de la notation musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Geslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musiques Orales, leur Notation et Encodage Numérique (MEI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet MEI Æ NORMA - CreaTIC, Oct 2015, Paris, France. pp.99-115</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de musique de l'Université de Montréal, 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160759v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes et tableaux interactifs : nouveaux enjeux pour l'analyse des musiques électroacoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.97-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EAnalysis : aide à l'analyse de la musique électroacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Mons, Belgique. pp.183-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation avancées du logiciel iAnalyse pour l'analyse musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Rennes, France. pp.113-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser la musique électroacoustique avec le logiciel iAnalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electroacoustic Music Studies Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">iAnalyse : un logiciel d'aide à l'analyse musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Albi, France. pp.115-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessin 3 D et système immersif pour la représentation de la musique électroacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electroacoustic Music Studies Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Leicester, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse détaillée de Bohor (1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Definitive Proceedings of the International Symposium Iannis Xenakis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Athènes, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écoute individuelle et les technologies numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pratiques d'écoute individuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Paris, France. pp.51-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des outils pour l'analyse de la musique électroacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse et contextualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Paris, France. pp.63-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique électroacoustique en concert : histoire et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'observatoire des pratiques musicales. Méthodes et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Paris, France. p. 43-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle d'analyse pour les musiques électroacoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'informatique musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, Jun 2001, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...866 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6001,305 +6105,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Sound Representation for Musicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound and Music Computing (SMC22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. 2022, Sound and Music Computing (SMC22)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EAnalysis - Sound-Based Music Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique savante / musiques actuelles : articulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. Musique savante / musiques actuelles : articulations, Musique savante / musiques actuelles : articulations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EAnalysis - Sound-Based Music Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'analyse musicale - Musique savante/musiques actuelles : articulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Acousmographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peut-on parler d’art avec les outils de la science ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Paris, France. Peut-on parler d’art avec les outils de la science ?, Peut-on parler d’art avec les outils de la science ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6309,725 +6413,725 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 9th European Music Analysis Conference (EuroMAC 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candida Felici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Andreatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Strasbourg/Faculté des Arts, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moreno Andreatta</w:t>
+                <w:t xml:space="preserve">hal-04370734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique et la machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couprie</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gohon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Parent; Kévin Gohon; Pierre Couprie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Aesthetica, 978-2-7535-8685-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instruments électriques, électroniques et virtuels - Musique-Images-Instruments 17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gétreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Battier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de Strasbourg/Faculté des Arts, In press</w:t>
+              <w:t xml:space="preserve">Florence Gétreau et Marc Battier. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, 349 p., 2018, Musique-Images-Instruments. Revue française d'organologie et d'iconographie musicale, Florence Gétreau, 978-2-272-11763-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01961490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser la musique mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Parent</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Aesthetica, 978-2-7535-8685-7</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bossis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Jean-Michel Bardez, 9782752102980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florence Gétreau</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musiques orales, notations musicales et encodages numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Leblond Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meeùs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidaa Abou Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Éditions de l'Immatériel, 2016, 9791091636049</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proceedings of the First International Conference on Technologies for Music Notation and Representation - TENOR2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Battier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Carpentier</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maniguet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Davy-Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florence Gétreau et Marc Battier. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 17, 349 p., 2018, Musique-Images-Instruments. Revue française d'organologie et d'iconographie musicale, Florence Gétreau, 978-2-272-11763-2</w:t>
+              <w:t xml:space="preserve">, 2015, 978-2-9552905-0-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...345 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7037,228 +7141,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bossis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7268,689 +7372,689 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription de L'oiseau zen extrait de Trois rêves d'oiseau de François Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drawing. France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription de la troisième partie de Sud de Jean-Claude Risset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drawing. France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dessin)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01305313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription d'Ondes croisées extrait de De Natura Sonorum de Bernard Parmegiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drawing. France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dessin)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01305248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription de la première partie de Sud de Jean-Claude Risset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drawing. France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dessin)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription de L'oiseau triste extrait de Trois rêves d'oiseau de François Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription de la deuxième partie de Sud de Jean-Claude Risset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drawing. France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dessin)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. France. 2013</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription de L'oiseau moqueur extrait de Trois rêves d'oiseau de François Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drawing. France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (photographie)</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">Drawing. France. 2013</w:t>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01303267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription de Géologie Sonore extrait de De Natura Sonorum de Bernard Parmegiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drawing. France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dessin)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Drawing. France. 2013</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription de Spirale de Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drawing. France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dessin)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription de Stilleben de Kaija Saariaho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drawing. France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dessin)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...131 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01305324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7960,100 +8064,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique électroacoustique : analyse morphologique et représentation analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musique, musicologie et arts de la scène. Paris-Sorbonne, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01264966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8063,91 +8167,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse musicale et la représentation analytique de la musique acousmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université Paris-Sorbonne, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01265947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8157,277 +8261,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de NoaNoa de Kaija Saariaho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)Présenter la musique électroacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation graphique : un outil d'analyse et de publication de la musique électroacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix dans la musique électroacoustique : approche analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8437,185 +8541,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MotusLabTool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:9917374cee8ae6492469e562692f6c2c4e4cd812;origin=https://hal.archives-ouvertes.fr/hal-02306552;visit=swh:1:snp:d07e605f0f438775668cbf94c97b1bf834735dbe;anchor=swh:1:rev:0d4d12a35637ad1529b935c6104fa7589fdcae5e;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MotusLab Recorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:51974247ad45436152cd553c434520b94fd34f46;origin=https://hal.archives-ouvertes.fr/hal-01882337;visit=swh:1:snp:825ad492e4b2abd7fc7c4e7abad12648d7801ad1;anchor=swh:1:rev:76b3c170a150af6ee788d799cefe6bf756cabadc;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8762,51 +8866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Baudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haupert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sueur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1334776" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771821000571" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Raboisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261200v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265027v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Teruggi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261197v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tosi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamarche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05310618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Parent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8820/la-musique-et-la-machine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zkm.de/en/from-xenakiss-upic-to-graphic-notation-today" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003225" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/4059-le-fantastique-dans-les-musiques-des-xxe-et-xxie-siecles-9782752103130.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/lhumour-musique-autres-legeretes-serieuses-1960-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/lr/academic/subjects/music/twentieth-century-and-contemporary-music/expanding-horizon-electroacoustic-music-analysis?format=HB " TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio De Sousa Dias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanesi Christian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102307v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuko Narita" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saburo Hirano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hautbois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683837v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Webster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir-Loopuyt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682805v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir Loopuyt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682812v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903270v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hascher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290934v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160759v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Geslin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823849v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258371v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807069v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257438v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candida Felici" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gohon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carpentier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maniguet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552195v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/ouvrages-didactiques-e-book-pdf/3971-analyser-la-musique-mixte-e-book-pdf-9782752141064.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894129v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Leblond Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mee&#249;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Abou Mrad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elloumi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159870v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265112v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305313v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305261v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305244v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01303267v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305325v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305324v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01264966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01265947v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265299v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807073v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807082v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306552v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9917374cee8ae6492469e562692f6c2c4e4cd812;origin=https://hal.archives-ouvertes.fr/hal-02306552;visit=swh:1:snp:d07e605f0f438775668cbf94c97b1bf834735dbe;anchor=swh:1:rev:0d4d12a35637ad1529b935c6104fa7589fdcae5e;path=/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882337v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:51974247ad45436152cd553c434520b94fd34f46;origin=https://hal.archives-ouvertes.fr/hal-01882337;visit=swh:1:snp:825ad492e4b2abd7fc7c4e7abad12648d7801ad1;anchor=swh:1:rev:76b3c170a150af6ee788d799cefe6bf756cabadc;path=/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Baudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sueur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.975" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Michaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haupert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1334776" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Raboisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771821000571" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084867v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264219v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261198v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265137v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Teruggi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tosi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257439v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamarche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05310618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Parent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8820/la-musique-et-la-machine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zkm.de/en/from-xenakiss-upic-to-graphic-notation-today" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003225" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/lhumour-musique-autres-legeretes-serieuses-1960-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/4059-le-fantastique-dans-les-musiques-des-xxe-et-xxie-siecles-9782752103130.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/lr/academic/subjects/music/twentieth-century-and-contemporary-music/expanding-horizon-electroacoustic-music-analysis?format=HB " TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio De Sousa Dias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanesi Christian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102307v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuko Narita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saburo Hirano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hautbois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243052v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Webster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir-Loopuyt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682805v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir Loopuyt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133538v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903270v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hascher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160759v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Geslin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370734v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candida Felici" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gohon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961490v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carpentier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maniguet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/ouvrages-didactiques-e-book-pdf/3971-analyser-la-musique-mixte-e-book-pdf-9782752141064.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Leblond Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mee&#249;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Abou Mrad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elloumi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159870v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265112v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305313v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305248v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305261v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01303267v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305325v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305326v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01264966v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01265947v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265299v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807082v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9917374cee8ae6492469e562692f6c2c4e4cd812;origin=https://hal.archives-ouvertes.fr/hal-02306552;visit=swh:1:snp:d07e605f0f438775668cbf94c97b1bf834735dbe;anchor=swh:1:rev:0d4d12a35637ad1529b935c6104fa7589fdcae5e;path=/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882337v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:51974247ad45436152cd553c434520b94fd34f46;origin=https://hal.archives-ouvertes.fr/hal-01882337;visit=swh:1:snp:825ad492e4b2abd7fc7c4e7abad12648d7801ad1;anchor=swh:1:rev:76b3c170a150af6ee788d799cefe6bf756cabadc;path=/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>