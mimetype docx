--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -365,1537 +365,1537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analytical Approaches to Electroacoustic Music Improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organised Sound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2), pp.117-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1355771821000571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acousmatic Music: Towards an Art of Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaëlle Raboisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">acusfere – suoni_culture_musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, pp.11-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Analytical Approaches to Electroacoustic Music Improvisation</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques propos sur les outils et les méthodes audionumériques en musicologie. L’interdisciplinarité comme rupture épistémologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue musicale OICRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Musicologie numérique, vers de nouvelles frontières disciplinaires, 6 (2), pp.25-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Méta-Instrument : genèse et évolution d’un nouvel instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique, images, instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Instruments électriques, électroniques et virtuels, 17, pp.230-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches audionumériques pour l’analyse musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musicologies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Musicologies nouvelles, 5, pp.120-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse de la musique mixte : vers une redéfinition des “workflows” en musicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portrais Polychromes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Regards sur les musiques mixtes, 23, pp.231-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolégomènes à la représentation analytique des musiques électroacoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Contenir le sonore : les nouveaux profils de la notation, 25 (1), pp.39-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvisation électroacoustique : analyse musicale, étude génétique et prospectives numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (1), pp.149-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter l'espace ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'espace du son</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, L'espace du son, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation graphique : un outil d'analyse et de publication de la musique électroacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doce Notas : Preliminares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, L’analyse de la musique, 19-20, pp.349-356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re) Presenting electroacoustic music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organised Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 27 (2), pp.117-130. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 11 (2), pp.125-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelques propos sur les outils et les méthodes audionumériques en musicologie. L’interdisciplinarité comme rupture épistémologique</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de Jukurrpa – Quatre rêves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue musicale OICRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Musicologie numérique, vers de nouvelles frontières disciplinaires, 6 (2), pp.25-44</w:t>
+              <w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...512 lines deleted...]
-                <w:t xml:space="preserve">(Re) Presenting electroacoustic music</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphical representation: an analytical and publication tool for electroacoustic music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organised Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 11 (2), pp.125-129</w:t>
+              <w:t xml:space="preserve">, 2004, 9 (1), pp.109-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Analyse de Jukurrpa – Quatre rêves</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparée des Trois rêves d'oiseau de François Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 1</w:t>
+              <w:t xml:space="preserve">Déméter - Théories &amp; pratiques artistiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Graphical representation: an analytical and publication tool for electroacoustic music</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation graphique complète de Sud de Jean-Claude Risset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portraits Polychromes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Jean-Claude Risset</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétérozygote et les Presque rien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Teruggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portraits Polychromes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Luc Ferrari</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une typologie des séquences libres dans Lumina d’Ivo Malec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portraits Polychromes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Ivo Malec</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sud de Jean-Claude Risset : introduction à la représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portraits Polychromes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vox vocis, f</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portraits Polychromes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Ivo Malec</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Acousmographe : un outil pour l’analyse informatique de documents sonores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Battier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de l’OMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 4, pp.59-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three Analysis Model of L’Oiseau moqueur on of the Trois rêves d’oiseau by François Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organised Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 9 (1), pp.109-113</w:t>
+              <w:t xml:space="preserve">, 1999, 4 (1), pp.3-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...508 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265026v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01257439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois modèles d’analyse de “L’Oiseau moqueur”, un des Trois rêves d’oiseau de François Bayle</w:t>
               </w:r>
@@ -2008,51 +2008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaëlle Raboisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe d’Alessandro and Achille Davy-Rigaux and Christophe Pirenne and Solène Bellanger and Sylvie Pébrier and Julie Rosenkranz and Florence Roy and Mickaël Robert-Gonçalves (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en musique Actes des Rencontres nationales sur les recherches en musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collegium Musicæ de l'Alliance Sorbonne Université, pp.117-124, 2023, Collection MusiqueS &amp; Interdisciplinarité, </w:t>
@@ -2501,199 +2501,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse et représentation du fantastique dans les musiques anecdotiques de Luc Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Carayol; Pierre Albert Castanet; Pascal Pistone. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fantastique dans les musiques des XXe et XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.94-108, 2017, Le fantastique dans les musiques des XXe et XXIe siècle, 9782752103130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’humour est-il soluble dans la musique électroacoustique ? Petite quête musicale à la recherche d’un humour sonore…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Kippelen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’humour en musique, et autres légèretés sérieuses depuis 1960</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-62, 2017, L’humour en musique, et autres légèretés sérieuses depuis 1960, 9791032000991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494391v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01683562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EAnalysis : Developing a Sound-Based Music Analytical Tool</w:t>
               </w:r>
@@ -3722,51 +3722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relationship Between France and Japan in Studying the Interpretation of Acousmatic Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaëlle Raboisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuko Narita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4089,51 +4089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interprétation de la musique acousmatique : enregistrement, analyse, transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaëlle Raboisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4253,51 +4253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un acousmonium en immersion VR en ambisonie 3D et binaural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaëlle Raboisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4886,217 +4886,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Meeting of the European Societies for Music Analysis and Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Music Analysis Conference - Euromac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une expérience de captation et d'analyse de l'interprétation acousmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaëlle Raboisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'informatique musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collegium Musicæ, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525481v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04681696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmique et technologies numériques dans la notation musicale</w:t>
               </w:r>
@@ -6205,142 +6205,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EAnalysis - Sound-Based Music Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musique savante / musiques actuelles : articulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. Musique savante / musiques actuelles : articulations, Musique savante / musiques actuelles : articulations</w:t>
+              <w:t xml:space="preserve">Journées d'analyse musicale - Musique savante/musiques actuelles : articulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257438v1</w:t>
+                <w:t xml:space="preserve">hal-01104671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EAnalysis - Sound-Based Music Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'analyse musicale - Musique savante/musiques actuelles : articulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. , 2014</w:t>
+              <w:t xml:space="preserve">Musique savante / musiques actuelles : articulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. Musique savante / musiques actuelles : articulations, Musique savante / musiques actuelles : articulations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104671v1</w:t>
+                <w:t xml:space="preserve">hal-01257438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Acousmographe</w:t>
               </w:r>
@@ -6440,51 +6440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 9th European Music Analysis Conference (EuroMAC 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candida Felici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6659,51 +6659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instruments électriques, électroniques et virtuels - Musique-Images-Instruments 17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gétreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Battier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7005,51 +7005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the First International Conference on Technologies for Music Notation and Representation - TENOR2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Battier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7380,225 +7380,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transcription de la troisième partie de Sud de Jean-Claude Risset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drawing. France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription d'Ondes croisées extrait de De Natura Sonorum de Bernard Parmegiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drawing. France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transcription de L'oiseau zen extrait de Trois rêves d'oiseau de François Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drawing. France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dessin)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01305242v1</w:t>
-              </w:r>
-[...130 lines deleted...]
-                <w:t xml:space="preserve">medihal-01305248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription de la première partie de Sud de Jean-Claude Risset</w:t>
               </w:r>
@@ -8866,51 +8866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Baudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sueur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.975" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Michaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haupert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1334776" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Raboisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771821000571" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084867v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264219v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261198v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265137v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Teruggi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tosi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257439v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamarche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05310618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Parent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8820/la-musique-et-la-machine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zkm.de/en/from-xenakiss-upic-to-graphic-notation-today" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003225" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/lhumour-musique-autres-legeretes-serieuses-1960-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/4059-le-fantastique-dans-les-musiques-des-xxe-et-xxie-siecles-9782752103130.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/lr/academic/subjects/music/twentieth-century-and-contemporary-music/expanding-horizon-electroacoustic-music-analysis?format=HB " TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio De Sousa Dias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanesi Christian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102307v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuko Narita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saburo Hirano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hautbois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243052v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Webster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir-Loopuyt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682805v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir Loopuyt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133538v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903270v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hascher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160759v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Geslin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370734v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candida Felici" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gohon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961490v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carpentier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maniguet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/ouvrages-didactiques-e-book-pdf/3971-analyser-la-musique-mixte-e-book-pdf-9782752141064.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Leblond Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mee&#249;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Abou Mrad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elloumi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159870v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265112v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305313v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305248v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305261v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01303267v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305325v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305326v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01264966v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01265947v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265299v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807082v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9917374cee8ae6492469e562692f6c2c4e4cd812;origin=https://hal.archives-ouvertes.fr/hal-02306552;visit=swh:1:snp:d07e605f0f438775668cbf94c97b1bf834735dbe;anchor=swh:1:rev:0d4d12a35637ad1529b935c6104fa7589fdcae5e;path=/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882337v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:51974247ad45436152cd553c434520b94fd34f46;origin=https://hal.archives-ouvertes.fr/hal-01882337;visit=swh:1:snp:825ad492e4b2abd7fc7c4e7abad12648d7801ad1;anchor=swh:1:rev:76b3c170a150af6ee788d799cefe6bf756cabadc;path=/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Baudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sueur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.975" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Michaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haupert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1334776" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687158v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771821000571" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Raboisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084867v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264219v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261198v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265137v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Teruggi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tosi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamarche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05310618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Parent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8820/la-musique-et-la-machine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zkm.de/en/from-xenakiss-upic-to-graphic-notation-today" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003225" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/4059-le-fantastique-dans-les-musiques-des-xxe-et-xxie-siecles-9782752103130.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/lhumour-musique-autres-legeretes-serieuses-1960-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/lr/academic/subjects/music/twentieth-century-and-contemporary-music/expanding-horizon-electroacoustic-music-analysis?format=HB " TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio De Sousa Dias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanesi Christian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102307v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuko Narita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saburo Hirano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hautbois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243052v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Webster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir-Loopuyt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682805v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir Loopuyt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133538v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903270v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hascher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160759v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Geslin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257438v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370734v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candida Felici" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gohon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961490v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carpentier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maniguet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/ouvrages-didactiques-e-book-pdf/3971-analyser-la-musique-mixte-e-book-pdf-9782752141064.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Leblond Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mee&#249;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Abou Mrad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elloumi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159870v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265112v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305313v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305242v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305261v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01303267v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305325v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305326v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01264966v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01265947v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265299v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807082v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9917374cee8ae6492469e562692f6c2c4e4cd812;origin=https://hal.archives-ouvertes.fr/hal-02306552;visit=swh:1:snp:d07e605f0f438775668cbf94c97b1bf834735dbe;anchor=swh:1:rev:0d4d12a35637ad1529b935c6104fa7589fdcae5e;path=/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882337v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:51974247ad45436152cd553c434520b94fd34f46;origin=https://hal.archives-ouvertes.fr/hal-01882337;visit=swh:1:snp:825ad492e4b2abd7fc7c4e7abad12648d7801ad1;anchor=swh:1:rev:76b3c170a150af6ee788d799cefe6bf756cabadc;path=/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>