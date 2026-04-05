--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -291,1449 +291,1449 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 148 (6), pp.2108 - 2121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awaf087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993678v1</w:t>
+                <w:t xml:space="preserve">hal-05410310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic dysfunction in patients with impulse control disorders in Parkinson’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melinda de Oliveira</w:t>
+                <w:t xml:space="preserve">PET imaging of functional 5-HT1A receptors with [18F]F13640: From PET kinetics modeling to static Standardized Uptake Values Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Mérida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awaf087⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 310, pp.121110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410310v1</w:t>
+                <w:t xml:space="preserve">hal-05545093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[18F]RS-127445 radiosynthesis and evaluation as a 5-HT2B receptor PET radiotracer in rat brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+                <w:t xml:space="preserve">Serotonergic dysfunction in patients with impulse control disorders in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Prange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Huddlestone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaf087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2024.129933⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04794525v1</w:t>
+                <w:t xml:space="preserve">hal-04993678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical investigation of the effect of stress on the binding of [18F]F13640, a 5-HT1A radiopharmaceutical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Functional PET Imaging of the Spinal Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 138-139, pp.108942. </w:t>
+              <w:t xml:space="preserve">Seminars in Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2024.108942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.semnuclmed.2024.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794527v1</w:t>
+                <w:t xml:space="preserve">hal-04794514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives on obesity imaging: [18F]2FNQ1P a specific 5-HT6 brain PET radiotracer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41366-024-01644-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Functional PET Imaging of the Spinal Cord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">[18F]RS-127445 radiosynthesis and evaluation as a 5-HT2B receptor PET radiotracer in rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Richin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Zimmer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.semnuclmed.2024.07.002⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112, pp.129933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2024.129933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794514v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[18F]F13640: a selective agonist PET radiopharmaceutical for imaging functional 5-HT1A receptors in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preclinical investigation of the effect of stress on the binding of [18F]F13640, a 5-HT1A radiopharmaceutical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (6), pp.1651-1664. </w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138-139, pp.108942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-022-06103-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2024.108942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528816v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino Acid Solutions for 177Lu-Oxodotreotide Premedication: A Tolerance Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">[18F]F13640: a selective agonist PET radiopharmaceutical for imaging functional 5-HT1A receptors in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Deville</w:t>
+                <w:t xml:space="preserve">Matthieu Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Habouzit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Bolot</w:t>
+                <w:t xml:space="preserve">Didier Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14215212⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (6), pp.1651-1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-022-06103-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801614v1</w:t>
+                <w:t xml:space="preserve">hal-04528816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster headache: state of the art of pharmacological treatments and therapeutic perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Amino Acid Solutions for 177Lu-Oxodotreotide Premedication: A Tolerance Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Demarquay</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12636⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Neuroendocrine Tumors: Treatment and Management, 14 (21), pp.5212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14215212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799225v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality control of rigid endoscopes: a comparative study between ScopeControl® and surgeons’ evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cluster headache: state of the art of pharmacological treatments and therapeutic perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Demarquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00464-020-08181-4⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Themed series on Neuropharmacology, 35 (3), pp.595-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799223v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in Expression of 5-HT6 Receptor at Different Stages of Alzheimer’s Disease: A Postmortem Study with the PET Radiopharmaceutical [18F]2FNQ1P</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quality control of rigid endoscopes: a comparative study between ScopeControl® and surgeons’ evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Boudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Liger</w:t>
+                <w:t xml:space="preserve">Françoise Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+                <w:t xml:space="preserve">Alain Ruffion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 75 (4), pp.1329-1338. </w:t>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (12), pp.6770-6776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-191278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00464-020-08181-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035778v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical validation of [18F]2FNQ1P as a specific PET radiotracer of 5-HT6 receptors in rat, pig, non-human primate and human brain tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 82-83, pp.57-63. </w:t>
@@ -1742,161 +1742,295 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2020.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Change in Expression of 5-HT6 Receptor at Different Stages of Alzheimer’s Disease: A Postmortem Study with the PET Radiopharmaceutical [18F]2FNQ1P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (4), pp.1329-1338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-191278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première administration chez l’Homme du radiopharmaceutique TEP [18F]F13640 : modélisation et perspectives cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé. Université Claude Bernard - Lyon I, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LYO10119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04739938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1964,51 +2098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF9AFA5F"/>
+    <w:nsid w:val="D3677E6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2195,51 +2329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-courault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1654-4753" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253241324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/96161512111670561238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993678v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huddlestone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda de Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410310v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Richin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2024.129933" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2024.108942" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01644-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.semnuclmed.2024.07.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-022-06103-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Deville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Habouzit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gervais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bolot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215212" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Demarquay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12636" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Boudour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rochefort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruffion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-020-08181-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191278" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04739938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10119" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-courault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1654-4753" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253241324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/96161512111670561238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410310v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huddlestone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda de Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redoute" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121110" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.semnuclmed.2024.07.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01644-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Richin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2024.129933" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794527v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2024.108942" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-022-06103-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Deville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Habouzit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gervais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bolot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215212" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Demarquay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12636" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Boudour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rochefort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruffion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-020-08181-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191278" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04739938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>