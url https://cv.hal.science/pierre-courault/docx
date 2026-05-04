--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -208,1712 +208,1712 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic dysfunction in patients with impulse control disorders in Parkinson’s disease</w:t>
+                <w:t xml:space="preserve">Longitudinal PET Imaging of the Effects of a D 2 Dopamine Receptor Antisense Oligonucleotide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Prange</w:t>
+                <w:t xml:space="preserve">Fatima Cheataini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Metereau</w:t>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Klinger</w:t>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Huddlestone</w:t>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melinda de Oliveira</w:t>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 148 (6), pp.2108 - 2121. </w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awaf087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.6c00115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410310v1</w:t>
+                <w:t xml:space="preserve">hal-05608249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PET imaging of functional 5-HT1A receptors with [18F]F13640: From PET kinetics modeling to static Standardized Uptake Values Ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courault</w:t>
+                <w:t xml:space="preserve">Inés Mérida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Mérida</w:t>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+                <w:t xml:space="preserve">Jérôme Redoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 310, pp.121110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonergic dysfunction in patients with impulse control disorders in Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Huddlestone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+              <w:t xml:space="preserve">, 2025, 148 (6), pp.2108 - 2121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awaf087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993678v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Functional PET Imaging of the Spinal Cord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Preclinical investigation of the effect of stress on the binding of [18F]F13640, a 5-HT1A radiopharmaceutical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.semnuclmed.2024.07.002⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138-139, pp.108942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2024.108942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794514v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on obesity imaging: [18F]2FNQ1P a specific 5-HT6 brain PET radiotracer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">[18F]RS-127445 radiosynthesis and evaluation as a 5-HT2B receptor PET radiotracer in rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Richin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Waël Zeinyeh</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112, pp.129933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2024.129933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-024-01644-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04793046v1</w:t>
+                <w:t xml:space="preserve">hal-04794525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[18F]RS-127445 radiosynthesis and evaluation as a 5-HT2B receptor PET radiotracer in rat brain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Toward Functional PET Imaging of the Spinal Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seminars in Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.semnuclmed.2024.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2024.129933⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04794525v1</w:t>
+                <w:t xml:space="preserve">hal-04794514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical investigation of the effect of stress on the binding of [18F]F13640, a 5-HT1A radiopharmaceutical</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Perspectives on obesity imaging: [18F]2FNQ1P a specific 5-HT6 brain PET radiotracer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Zeinyeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-024-01644-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2024.108942⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04794527v1</w:t>
+                <w:t xml:space="preserve">hal-04793046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[18F]F13640: a selective agonist PET radiopharmaceutical for imaging functional 5-HT1A receptors in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50 (6), pp.1651-1664. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-022-06103-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino Acid Solutions for 177Lu-Oxodotreotide Premedication: A Tolerance Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Neuroendocrine Tumors: Treatment and Management, 14 (21), pp.5212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers14215212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster headache: state of the art of pharmacological treatments and therapeutic perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Demarquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Themed series on Neuropharmacology, 35 (3), pp.595-619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fcp.12636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality control of rigid endoscopes: a comparative study between ScopeControl® and surgeons’ evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Boudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ruffion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (12), pp.6770-6776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00464-020-08181-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical validation of [18F]2FNQ1P as a specific PET radiotracer of 5-HT6 receptors in rat, pig, non-human primate and human brain tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 82-83, pp.57-63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2020.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in Expression of 5-HT6 Receptor at Different Stages of Alzheimer’s Disease: A Postmortem Study with the PET Radiopharmaceutical [18F]2FNQ1P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Liger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75 (4), pp.1329-1338. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-191278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1923,114 +1923,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première administration chez l’Homme du radiopharmaceutique TEP [18F]F13640 : modélisation et perspectives cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé. Université Claude Bernard - Lyon I, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LYO10119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04739938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2098,51 +2098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3677E6B"/>
+    <w:nsid w:val="3B6DC62D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2329,51 +2329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-courault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1654-4753" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253241324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/96161512111670561238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410310v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huddlestone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda de Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redoute" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121110" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.semnuclmed.2024.07.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01644-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Richin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2024.129933" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794527v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2024.108942" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-022-06103-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Deville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Habouzit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gervais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bolot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215212" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Demarquay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12636" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Boudour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rochefort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruffion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-020-08181-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191278" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04739938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-courault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1654-4753" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253241324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/96161512111670561238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608249v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Cheataini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.6c00115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redoute" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121110" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huddlestone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda de Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2024.108942" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Richin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2024.129933" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.semnuclmed.2024.07.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01644-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-022-06103-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Deville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Habouzit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bolot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215212" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Demarquay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12636" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Boudour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rochefort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruffion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-020-08181-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191278" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04739938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>