--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -342,797 +342,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05608249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PET imaging of functional 5-HT1A receptors with [18F]F13640: From PET kinetics modeling to static Standardized Uptake Values Ratio</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serotonergic dysfunction in patients with impulse control disorders in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Mérida</w:t>
+                <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Redoute</w:t>
+                <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Zimmer</w:t>
+                <w:t xml:space="preserve">Marine Huddlestone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121110⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148 (6), pp.2108 - 2121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaf087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545093v1</w:t>
+                <w:t xml:space="preserve">hal-05410310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic dysfunction in patients with impulse control disorders in Parkinson’s disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Prange</w:t>
+                <w:t xml:space="preserve">PET imaging of functional 5-HT1A receptors with [18F]F13640: From PET kinetics modeling to static Standardized Uptake Values Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Metereau</w:t>
+                <w:t xml:space="preserve">Inés Mérida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Klinger</w:t>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Huddlestone</w:t>
+                <w:t xml:space="preserve">Jérôme Redoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melinda de Oliveira</w:t>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 148 (6), pp.2108 - 2121. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 310, pp.121110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awaf087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410310v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical investigation of the effect of stress on the binding of [18F]F13640, a 5-HT1A radiopharmaceutical</w:t>
+                <w:t xml:space="preserve">Toward Functional PET Imaging of the Spinal Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2024.108942⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.semnuclmed.2024.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794527v1</w:t>
+                <w:t xml:space="preserve">hal-04794514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[18F]RS-127445 radiosynthesis and evaluation as a 5-HT2B receptor PET radiotracer in rat brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives on obesity imaging: [18F]2FNQ1P a specific 5-HT6 brain PET radiotracer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Richin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2024.129933⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-024-01644-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794525v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Functional PET Imaging of the Spinal Cord</w:t>
+                <w:t xml:space="preserve">Preclinical investigation of the effect of stress on the binding of [18F]F13640, a 5-HT1A radiopharmaceutical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Nuclear Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138-139, pp.108942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2024.108942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.semnuclmed.2024.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04794514v1</w:t>
+                <w:t xml:space="preserve">hal-04794527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on obesity imaging: [18F]2FNQ1P a specific 5-HT6 brain PET radiotracer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[18F]RS-127445 radiosynthesis and evaluation as a 5-HT2B receptor PET radiotracer in rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Richin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Waël Zeinyeh</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112, pp.129933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-024-01644-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2024.129933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793046v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[18F]F13640: a selective agonist PET radiopharmaceutical for imaging functional 5-HT1A receptors in humans</w:t>
               </w:r>
@@ -1144,51 +1144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1412,51 +1412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Demarquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1631,295 +1631,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical validation of [18F]2FNQ1P as a specific PET radiotracer of 5-HT6 receptors in rat, pig, non-human primate and human brain tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Change in Expression of 5-HT6 Receptor at Different Stages of Alzheimer’s Disease: A Postmortem Study with the PET Radiopharmaceutical [18F]2FNQ1P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+                <w:t xml:space="preserve">François Liger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Vidal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82-83, pp.57-63. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (4), pp.1329-1338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2020.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-191278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035781v1</w:t>
+                <w:t xml:space="preserve">hal-03035778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in Expression of 5-HT6 Receptor at Different Stages of Alzheimer’s Disease: A Postmortem Study with the PET Radiopharmaceutical [18F]2FNQ1P</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preclinical validation of [18F]2FNQ1P as a specific PET radiotracer of 5-HT6 receptors in rat, pig, non-human primate and human brain tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouvard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 75 (4), pp.1329-1338. </w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82-83, pp.57-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-191278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2020.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035778v1</w:t>
+                <w:t xml:space="preserve">hal-03035781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2098,51 +2098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B6DC62D"/>
+    <w:nsid w:val="D02419A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2329,51 +2329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-courault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1654-4753" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253241324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/96161512111670561238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608249v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Cheataini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.6c00115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redoute" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121110" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huddlestone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda de Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2024.108942" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Richin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2024.129933" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.semnuclmed.2024.07.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01644-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-022-06103-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Deville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Habouzit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bolot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215212" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Demarquay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12636" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Boudour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rochefort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruffion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-020-08181-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191278" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04739938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-courault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1654-4753" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253241324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/96161512111670561238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608249v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Cheataini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.6c00115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410310v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huddlestone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda de Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf087" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redoute" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.semnuclmed.2024.07.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793046v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01644-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794527v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2024.108942" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Richin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2024.129933" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-022-06103-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Deville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Habouzit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bolot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215212" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Demarquay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12636" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Boudour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rochefort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruffion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-020-08181-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04739938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>