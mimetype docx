--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,4034 +66,4034 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pactole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:a86d84342d1775e79d4a46b5fe33b8f8d6c71764;origin=https://gitlab.liris.cnrs.fr/pactole/coq-pactole.git;visit=swh:1:snp:5a04a907671ae44c0908243d3721f6d462601663;anchor=swh:1:rev:318196bf809c62c086976d766332f0a376caa68c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment se rassembler (avec certitude) quand on est confus et désorienté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bonnet</w:t>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Défago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendez-vous au Point-Dont-On-Ne-Doit-Pas-Calculer-Les-Coordonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Virginia Aponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Bouverot-Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Virginia Aponte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathis Bouverot-Dupuis</w:t>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic Color-optimal Self-stabilizing Semi-synchronous Gathering: a Certified Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bonnet</w:t>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Défago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIROCCO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Delphi, Greece. pp.127-143, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-91736-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment s'assurer de garder le contact (et nos distances)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Computer Aided Formal Design of Swarm Robotics Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2021 - 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems. SSS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Sweden. pp.469-473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91081-5_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219933v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Aided Formal Design of Swarm Robotics Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comment s'assurer de garder le contact (et nos distances)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems. SSS 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2021 - 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425768v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du discrètement continu au continûment discret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de savoir-prouver à l’usage des roboteux et des distributeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous vs. Discrete Asynchronous Moves: A Certified Approach for Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on NETworked sYStems (NETYS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marrakech, Morocco. pp.93-09, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-31277-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Protocoles de Déplacement de Robots: l’Algorithmique distribuée comme terrain de jeu pour la preuve formelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFLA 2019. Journées Francophones des Langages Applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Les Rousses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Announcement Continuous vs. Discrete Asynchronous Moves: A Certified Approach for Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems. SSS 2018.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Xavier Defago, Toshimitsu Masuzawa, Koichi Wada, Nov 2018, Tokyo, Japan. pp.404-408, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Gathering of Oblivious Mobile Robots: survey of recent results and open problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Methods for Industrial Critical Systems and Automated Verification of Critical Systems (FMICS/AVOCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Turin, Italy. pp.165-181, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-67113-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une preuve est une histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Virginia Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingt-septièmes Journées Francophones des Langages Applicatifs (JFLA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief announcement: Certified Universal Gathering in R2 for Oblivious Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Conference on Principles of Distributed Computing (PODC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Jul 2016, Chicago, United States. pp.439-441, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2933057.2933070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Universal Gathering in $R^2$ for Oblivious Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing (DISC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France. pp.187-200, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-53426-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended abstract: Towards the Formalization of SPARK 2014 Semantics with Explicit Run-time Checks Using Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Virginia Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Crolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Belt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Integrity Language Technology - ACM SIGAda?s Annual International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, X, Australia. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Announcement: Certified impossibility results for Byzantine-tolerant mobile robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Distributed Computing (DISC2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Jerusalem, Israel. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Impossibility Results for Byzantine-Tolerant Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Osaka, Japan. pp.178-190, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-03089-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal and Compositional Pattern-Based Loop Invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Virginia Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal method 2012 (FME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.37-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward provably robust watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paulin-Mohring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactive theorem proving (TPHOLs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, X, France. pp.0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Certified Proofs with CiME3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Contejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTA - 22nd International Conference on Rewriting Techniques and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis of Narratives with the Coq Proof Assistant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cavazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactive theorem proving (TPHOLs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Berg en Dal, Netherlands. pp.55--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Proofs of Robustness for Watermarking Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paulin-Mohring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courtieu</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TYPES WOKSHOP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A3PAT, an Approach for Certified Automated Termination Proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Contejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 ACM SIGPLAN Workshop on Partial Evaluation and Program Manipulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Jan 2010, Madrid, Spain. pp.63-72, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1706356.1706370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00535655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Matrix Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Gbedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFSEM'10, Int. Conf. on Current Trends in Theory and Practice of Computer Science,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Spindleruv Ml{\'y}n, Czech Republic. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix interpretations revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Gbedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Abstracts of the 10th International Workshop on Termination, WST'09, Leipzig, Germany, Ju</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, X, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifying a Termination Criterion Based on Graphs, without Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TPHOLs'08 Theorem Proving in Higher Order Logics, Montr?al, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Montreal, Canada. pp.183-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of automated termination proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Contejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Int. Symp. on Frontiers of Combining Systems, Liverpool, Royaume-Uni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, X, France. pp.148-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de confiance et détection d'intrusion répartis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Abou El Kalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Informatique de la Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la sécurité des grands réseaux par une infrastructure de méta-politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Franche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP'2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Bordeaux, France. pp.517-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandatory Access Control On Distributed Systems: A Metapolicy Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Hains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Colloquium on Risk and Security of the Internet and Systems (CRiSIS 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Bourges, France. pp.133-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardening large-scale networks security through a meta-policy framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Franche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop on the Internet, Telecommunications and Signal Processing (WITSP'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Adelaïde, Australia. pp.132-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach for distributed updates of MAC policies using a meta-protection framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Hains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Toinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE International Symposium on Software Reliability Engineering (ISSRE 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Saint Malo, France. pp.29-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalized Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Science Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346059v1</w:t>
-              </w:r>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-04911413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4111,90 +4111,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarms of Mobile Robots: Towards Versatility with Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leibniz Transactions on Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Distributed Hybrid Systems, 8 (2), pp.02:1-02:36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4228,90 +4228,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impossibility of gathering, a certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (3), pp.447-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4358,90 +4358,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited Paper] Formal Methods for Mobile Robots: Current Results and Open Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Informatics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (3), pp.101-114</w:t>
@@ -4502,103 +4502,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Aided Formal Design of Swarm Robotics Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4620,90 +4620,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Provably Robust Watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gross-Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paulin-Mohring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4753,103 +4753,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous vs. Discrete Asynchronous Moves: a Certified Approach for Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Sorbonne Université, CNRS, Laboratoire d’Informatique de Paris 6, LIP6, F-75005 Paris, France. 2018, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4875,90 +4875,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Universal Gathering in $R^2$ for Oblivious Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UPMC; CNAM. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4980,90 +4980,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Certified Universal Gathering Algorithm for Oblivious Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UPMC, Sorbonne Universites CNRS; CNAM, Paris; College de France; Université Paris Sud. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5085,90 +5085,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impossibility of Gathering, a Certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courtieu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] CEDRIC-14-3016, CEDRIC laboratory, CNAM-Paris, France. 2014, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -5190,103 +5190,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Impossibility Results for Byzantine-Tolerant Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 1560, LRI - CNRS, University Paris-Sud. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5308,90 +5308,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal and Compositional Pattern-Based Loop Invariants - Definitions and Proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Virginia Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-12-2555, CEDRIC Lab/CNAM. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5413,90 +5413,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis of Narratives with the Coq Proof Assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-11-2061, CEDRIC Lab/CNAM. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5518,103 +5518,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of automated termination proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Contejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-07-1185, CEDRIC Lab/CNAM. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5668,51 +5668,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation d’algèbres non libres en théorie des types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logique en informatique [cs.LO]. Université Paris 11, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5908,51 +5908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;fago" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Virginia Aponte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bouverot-Dupuis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988128v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03425768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_31" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_29" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549942v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67113-0_11" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933057.2933070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53426-7_14" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126336v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Crolard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Belt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Auger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Bouzid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126145v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sango" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paulin-Mohring" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535655v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1706356.1706370" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gbedo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abou El Kalam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Briffaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clemente" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gadaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Franche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oudot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hains" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hains" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04911413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a86d84342d1775e79d4a46b5fe33b8f8d6c71764;origin=https://gitlab.liris.cnrs.fr/pactole/coq-pactole.git;visit=swh:1:snp:5a04a907671ae44c0908243d3721f6d462601663;anchor=swh:1:rev:318196bf809c62c086976d766332f0a376caa68c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.8.2.2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.11.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238784v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03111541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682398v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159890v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125850v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02346101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04911413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a86d84342d1775e79d4a46b5fe33b8f8d6c71764;origin=https://gitlab.liris.cnrs.fr/pactole/coq-pactole.git;visit=swh:1:snp:5a04a907671ae44c0908243d3721f6d462601663;anchor=swh:1:rev:318196bf809c62c086976d766332f0a376caa68c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002153v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;fago" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002157v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Virginia Aponte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bouverot-Dupuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03425768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_31" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_29" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67113-0_11" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933057.2933070" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53426-7_14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Crolard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Belt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Auger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Bouzid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_13" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sango" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paulin-Mohring" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1706356.1706370" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gbedo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abou El Kalam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Briffaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clemente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gadaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Franche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oudot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hains" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hains" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346059v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.8.2.2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.11.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238784v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03111541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682398v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159890v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125850v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02346101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>