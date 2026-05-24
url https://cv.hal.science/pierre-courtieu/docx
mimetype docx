--- v1 (2026-04-06)
+++ v2 (2026-05-24)
@@ -66,4670 +66,4804 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pactole</w:t>
+                <w:t xml:space="preserve">Deterministic color-optimal self-stabilizing semi-synchronous gathering: Two certified algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Défago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1078, pp.116013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2026.116013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swarms of Mobile Robots: Towards Versatility with Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">hal-04911413v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leibniz Transactions on Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Distributed Hybrid Systems, 8 (2), pp.02:1-02:36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LITES.8.2.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impossibility of gathering, a certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (3), pp.447-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2014.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Invited Paper] Formal Methods for Mobile Robots: Current Results and Open Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Informatics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.101-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment se rassembler (avec certitude) quand on est confus et désorienté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Défago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendez-vous au Point-Dont-On-Ne-Doit-Pas-Calculer-Les-Coordonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Virginia Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Bouverot-Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic Color-optimal Self-stabilizing Semi-synchronous Gathering: a Certified Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Défago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIROCCO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Delphi, Greece. pp.127-143, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-91736-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Aided Formal Design of Swarm Robotics Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems. SSS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, Sweden. pp.469-473, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-91081-5_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment s'assurer de garder le contact (et nos distances)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2021 - 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du discrètement continu au continûment discret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de savoir-prouver à l’usage des roboteux et des distributeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous vs. Discrete Asynchronous Moves: A Certified Approach for Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on NETworked sYStems (NETYS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marrakech, Morocco. pp.93-09, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-31277-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Protocoles de Déplacement de Robots: l’Algorithmique distribuée comme terrain de jeu pour la preuve formelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFLA 2019. Journées Francophones des Langages Applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Les Rousses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Announcement Continuous vs. Discrete Asynchronous Moves: A Certified Approach for Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems. SSS 2018.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Xavier Defago, Toshimitsu Masuzawa, Koichi Wada, Nov 2018, Tokyo, Japan. pp.404-408, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Gathering of Oblivious Mobile Robots: survey of recent results and open problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Methods for Industrial Critical Systems and Automated Verification of Critical Systems (FMICS/AVOCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Turin, Italy. pp.165-181, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-67113-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une preuve est une histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Virginia Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingt-septièmes Journées Francophones des Langages Applicatifs (JFLA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief announcement: Certified Universal Gathering in R2 for Oblivious Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Conference on Principles of Distributed Computing (PODC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Jul 2016, Chicago, United States. pp.439-441, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2933057.2933070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Universal Gathering in $R^2$ for Oblivious Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing (DISC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France. pp.187-200, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-53426-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended abstract: Towards the Formalization of SPARK 2014 Semantics with Explicit Run-time Checks Using Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Virginia Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Crolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Belt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Integrity Language Technology - ACM SIGAda?s Annual International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, X, Australia. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Announcement: Certified impossibility results for Byzantine-tolerant mobile robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Distributed Computing (DISC2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Jerusalem, Israel. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Impossibility Results for Byzantine-Tolerant Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Osaka, Japan. pp.178-190, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-03089-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal and Compositional Pattern-Based Loop Invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Virginia Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal method 2012 (FME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.37-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward provably robust watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paulin-Mohring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactive theorem proving (TPHOLs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, X, France. pp.0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Certified Proofs with CiME3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Contejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTA - 22nd International Conference on Rewriting Techniques and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis of Narratives with the Coq Proof Assistant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cavazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactive theorem proving (TPHOLs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Berg en Dal, Netherlands. pp.55--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Proofs of Robustness for Watermarking Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paulin-Mohring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TYPES WOKSHOP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A3PAT, an Approach for Certified Automated Termination Proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Contejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 ACM SIGPLAN Workshop on Partial Evaluation and Program Manipulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Jan 2010, Madrid, Spain. pp.63-72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1706356.1706370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00535655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Matrix Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Gbedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFSEM'10, Int. Conf. on Current Trends in Theory and Practice of Computer Science,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Spindleruv Ml{\'y}n, Czech Republic. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix interpretations revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Gbedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Abstracts of the 10th International Workshop on Termination, WST'09, Leipzig, Germany, Ju</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, X, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifying a Termination Criterion Based on Graphs, without Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TPHOLs'08 Theorem Proving in Higher Order Logics, Montr?al, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Montreal, Canada. pp.183-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of automated termination proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Contejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Int. Symp. on Frontiers of Combining Systems, Liverpool, Royaume-Uni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, X, France. pp.148-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de confiance et détection d'intrusion répartis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Abou El Kalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Informatique de la Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la sécurité des grands réseaux par une infrastructure de méta-politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Franche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP'2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Bordeaux, France. pp.517-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandatory Access Control On Distributed Systems: A Metapolicy Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Hains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Colloquium on Risk and Security of the Internet and Systems (CRiSIS 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Bourges, France. pp.133-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardening large-scale networks security through a meta-policy framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Franche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop on the Internet, Telecommunications and Signal Processing (WITSP'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Adelaïde, Australia. pp.132-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach for distributed updates of MAC policies using a meta-protection framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Hains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Toinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE International Symposium on Software Reliability Engineering (ISSRE 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Saint Malo, France. pp.29-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalized Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Science Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarms of Mobile Robots: Towards Versatility with Safety</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pactole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...276 lines deleted...]
-                <w:t xml:space="preserve">hal-01238784v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:a86d84342d1775e79d4a46b5fe33b8f8d6c71764;origin=https://gitlab.liris.cnrs.fr/pactole/coq-pactole.git;visit=swh:1:snp:5a04a907671ae44c0908243d3721f6d462601663;anchor=swh:1:rev:318196bf809c62c086976d766332f0a376caa68c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Aided Formal Design of Swarm Robotics Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Provably Robust Watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paulin-Mohring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4739,912 +4873,912 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous vs. Discrete Asynchronous Moves: a Certified Approach for Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Sorbonne Université, CNRS, Laboratoire d’Informatique de Paris 6, LIP6, F-75005 Paris, France. 2018, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Universal Gathering in $R^2$ for Oblivious Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UPMC; CNAM. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Certified Universal Gathering Algorithm for Oblivious Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UPMC, Sorbonne Universites CNRS; CNAM, Paris; College de France; Université Paris Sud. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impossibility of Gathering, a Certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] CEDRIC-14-3016, CEDRIC laboratory, CNAM-Paris, France. 2014, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Impossibility Results for Byzantine-Tolerant Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 1560, LRI - CNRS, University Paris-Sud. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal and Compositional Pattern-Based Loop Invariants - Definitions and Proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Virginia Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-12-2555, CEDRIC Lab/CNAM. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis of Narratives with the Coq Proof Assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-11-2061, CEDRIC Lab/CNAM. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of automated termination proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Contejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-07-1185, CEDRIC Lab/CNAM. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5654,114 +5788,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation d’algèbres non libres en théorie des types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logique en informatique [cs.LO]. Université Paris 11, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02346101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5908,51 +6042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04911413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a86d84342d1775e79d4a46b5fe33b8f8d6c71764;origin=https://gitlab.liris.cnrs.fr/pactole/coq-pactole.git;visit=swh:1:snp:5a04a907671ae44c0908243d3721f6d462601663;anchor=swh:1:rev:318196bf809c62c086976d766332f0a376caa68c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002153v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;fago" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002157v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Virginia Aponte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bouverot-Dupuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03425768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_31" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_29" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67113-0_11" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933057.2933070" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53426-7_14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Crolard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Belt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Auger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Bouzid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_13" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sango" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paulin-Mohring" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1706356.1706370" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gbedo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abou El Kalam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Briffaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clemente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gadaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Franche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oudot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hains" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hains" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346059v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.8.2.2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.11.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238784v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03111541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682398v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159890v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125850v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02346101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;fago" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2026.116013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.8.2.2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.11.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238784v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002153v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Virginia Aponte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bouverot-Dupuis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03425768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_31" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115611v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131638v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_29" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67113-0_11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933057.2933070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53426-7_14" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Crolard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Belt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Auger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Bouzid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_13" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sango" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126127v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paulin-Mohring" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777669v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535655v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1706356.1706370" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gbedo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125530v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abou El Kalam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Briffaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clemente" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gadaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Franche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oudot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hains" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hains" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04911413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a86d84342d1775e79d4a46b5fe33b8f8d6c71764;origin=https://gitlab.liris.cnrs.fr/pactole/coq-pactole.git;visit=swh:1:snp:5a04a907671ae44c0908243d3721f6d462601663;anchor=swh:1:rev:318196bf809c62c086976d766332f0a376caa68c" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03111541v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682398v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274295v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159890v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995126v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125850v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02346101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>