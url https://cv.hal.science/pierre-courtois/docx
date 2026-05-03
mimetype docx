--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -93,4152 +93,4286 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t>
+                <w:t xml:space="preserve">Wildlife Diversity in Global Team Sport Branding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Doyen</w:t>
+                <w:t xml:space="preserve">Ugo Arbieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Smith</w:t>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ussif Rashid Sumalia</w:t>
+                <w:t xml:space="preserve">Corey Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Zaccour</w:t>
+                <w:t xml:space="preserve">Ricardo Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivar Ekeland</w:t>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (4), </w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 76 (2), pp.179-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nrm.70013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biaf181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263028v1</w:t>
+                <w:t xml:space="preserve">hal-05401027v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildlife Diversity in Global Team Sport Branding</w:t>
+                <w:t xml:space="preserve">Economic Costs of Biological Invasions in Marine Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Arbieu</w:t>
+                <w:t xml:space="preserve">Liyi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bellard</w:t>
+                <w:t xml:space="preserve">Chi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corey Bradshaw</w:t>
+                <w:t xml:space="preserve">Shan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Correia</w:t>
+                <w:t xml:space="preserve">Aibin Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courtois</w:t>
+                <w:t xml:space="preserve">Stelios Katsanevakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 76 (2), pp.179-187. </w:t>
+              <w:t xml:space="preserve">Integrative Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biosci/biaf181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1749-4877.70099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401027v3</w:t>
+                <w:t xml:space="preserve">hal-05608447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional sport organizations as potential champions of biodiversity conservation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corey Ja Bradshaw</w:t>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo A Correia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Courtois</w:t>
+                <w:t xml:space="preserve">M.D. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ussif Rashid Sumalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zaccour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivar Ekeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fee.2862⟩</w:t>
+              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nrm.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136242v1</w:t>
+                <w:t xml:space="preserve">hal-05263028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using species ranges and macroeconomic data to fill the gap in costs of biological invasions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Professional sport organizations as potential champions of biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Arbieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corey Ja Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo A Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eléna Manfrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02697-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (6), pp.e2862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fee.2862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086060v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revolutions and rational choice: A critical discussion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Using species ranges and macroeconomic data to fill the gap in costs of biological invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arman Pili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Tordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Manfrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Choice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11127-024-01153-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.1021-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02697-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566834v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage costs from invasive species exceed management expenditure in nations experiencing lower economic activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emma J Hudgins</w:t>
+                <w:t xml:space="preserve">Revolutions and rational choice: A critical discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Leung</w:t>
+                <w:t xml:space="preserve">Rabia Nessah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melina Kourantidou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tarik Tazdaït</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 220, pp.108166. </w:t>
+              <w:t xml:space="preserve">Public Choice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200 (3-4), pp.497-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11127-024-01153-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554467v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-indigenous species and ecological degradations in Marinas: Perceptions and willingness to pay for improvements</w:t>
+                <w:t xml:space="preserve">Damage costs from invasive species exceed management expenditure in nations experiencing lower economic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Blayac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Courtois</w:t>
+                <w:t xml:space="preserve">Corey J A Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Sevaux</w:t>
+                <w:t xml:space="preserve">Philip E Hulme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Emma J Hudgins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Page</w:t>
+                <w:t xml:space="preserve">Brian Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Kourantidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106224⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, pp.108166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596361v1</w:t>
+                <w:t xml:space="preserve">hal-04554467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taming the terminological tempest in invasion science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paride Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laís Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Cuthbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Macêdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 99 (4), pp.1357-1390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/brv.13071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The private management of plant disease epidemics: infection levels and social inefficiencies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Non-indigenous species and ecological degradations in Marinas: Perceptions and willingness to pay for improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucille Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/erae/jbae009⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566802v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial priorities for invasive alien species control in protected areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The private management of plant disease epidemics: infection levels and social inefficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alban Thomas</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162675⟩</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (2), pp.248-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbae009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040360v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in availability and synthesis of the economic costs of biological invasions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ross N. Cuthbert</w:t>
+                <w:t xml:space="preserve">Spatial priorities for invasive alien species control in protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alok Bang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">César Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22541/au.167907497.77590504/v1⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 878, pp.162675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148456v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of economic costs of biological invasions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in availability and synthesis of the economic costs of biological invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Courchamp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melina Kourantidou</w:t>
+                <w:t xml:space="preserve">Danish A. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Diagne</w:t>
+                <w:t xml:space="preserve">Phillip J. Haubrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross N. Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-022-02837-z⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (8), pp.560-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22541/au.167907497.77590504/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681268v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial preferences for invasion management: a choice experiment on the control of Ludwigia grandiflora in a French regional park.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (7), pp.1973-1993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-021-02707-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lacan and game theory: an early contribution to common knowledge reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The nature of economic costs of biological invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Courchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Kourantidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09672567.2021.1908392⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.2081-2101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-022-02837-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179414v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Lacan and game theory: an early contribution to common knowledge reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Tazdaït</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (5), pp.844-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09672567.2021.1908392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477116v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale of two diversities</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.12.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02090938v1</w:t>
+                <w:t xml:space="preserve">hal-03477116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation dynamics during cyclic loading in copper single crystal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Lachambre</w:t>
+                <w:t xml:space="preserve">A tale of two diversities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Montagnat</w:t>
+                <w:t xml:space="preserve">Charles Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Courtois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloe Mulier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8, pp.100501. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.133--147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001659v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eaux de ballast : la gestion des espèces invasives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dislocation dynamics during cyclic loading in copper single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel L'Hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.100501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139150v1</w:t>
+                <w:t xml:space="preserve">hal-03001659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-benefit approach for prioritizing invasive species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Eaux de ballast : la gestion des espèces invasives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joakim Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, p.65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672020v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and computation of Berge equilibrium and of two refinements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A cost-benefit approach for prioritizing invasive species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tarik Tazdaït</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2017.04.004⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.607-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607922v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer bargaining power and market information services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Existence and computation of Berge equilibrium and of two refinements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Subervie</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Nessah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajae/aau051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634427v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOW TO PLAY GAMES? NASH VERSUS BERGE BEHAVIOUR RULES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tarik Tazdaït</w:t>
+                <w:t xml:space="preserve">Farmer bargaining power and market information services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics and Philosophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S026626711400042X⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97 (3), pp.953-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aau051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187848v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation priorities when species interact: the Noah's ark metaphor revisited</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chloé Mulier</w:t>
+                <w:t xml:space="preserve">HOW TO PLAY GAMES? NASH VERSUS BERGE BEHAVIOUR RULES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Nessah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0106073⟩</w:t>
+              <w:t xml:space="preserve">Economics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (1), pp.123-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S026626711400042X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123356v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bargaining over a climate deal: deadline and delay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarik Tazdaït</w:t>
+                <w:t xml:space="preserve">Conservation priorities when species interact: the Noah's ark metaphor revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-011-1018-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0106073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01084942v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'information de marché et pouvoir de négociation des petits producteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Subervie</w:t>
+                <w:t xml:space="preserve">Bargaining over a climate deal: deadline and delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtois Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220 (1), pp.205-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-011-1018-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629674v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01084942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to trust strangers: an evolutionary perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Systèmes d'information de marché et pouvoir de négociation des petits producteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tarik Tazdaït</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6/2014, pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00715459v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental cooperation: ratifying second-best agreements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Learning to trust strangers: an evolutionary perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haeringer</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Choice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11127-010-9759-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.367-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00191-011-0247-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647003v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération sur le climat : le mécanisme de négociations jointes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Environmental cooperation: ratifying second-best agreements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Tazdait</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haeringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/neg.018.0025⟩</w:t>
+              <w:t xml:space="preserve">Public Choice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 151 (3), pp.565-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11127-010-9759-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641954v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation et coordination internationale : le poids du président des négociations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Coopération sur le climat : le mécanisme de négociations jointes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tazdait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (2), pp.25-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.018.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02654779v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accord climatique : Concessions et ratifications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Médiation et coordination internationale : le poids du président des négociations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120 (6), pp.973-989</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00716360v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et développement des accords environnementaux internationaux : les effets de leadership</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Accord climatique : Concessions et ratifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tarik Tazdait</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/neg.008.0121⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (4), pp.719-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.594.0719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656263v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Games of influence in climate change negotiations: Modelling interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 204 (41002), pp.301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate change and integrated modelling: The share of uncertainty [Impacts du changement climatique et modélisation intégrée, la part de l'arbitraire]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Courtois</w:t>
+                <w:t xml:space="preserve">Formation et développement des accords environnementaux internationaux : les effets de leadership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Tazdait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss:2004052⟩</w:t>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.121-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.008.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716703v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche évolutionnaire des négociations internationales en présence de problèmes environnementaux globaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">The impact of climate change and integrated modelling: The share of uncertainty [Impacts du changement climatique et modélisation intégrée, la part de l'arbitraire]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Courtois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12 (4), pp.375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss:2004052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719284v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the magnetic field effect on the orientation of Nd2Fe14B crystallites at high temperatures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Tournier</w:t>
+                <w:t xml:space="preserve">Une approche évolutionnaire des négociations internationales en présence de problèmes environnementaux globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Pércau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (1), pp.31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02950234v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic levitation stabilized by eddy currents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Exploration of the magnetic field effect on the orientation of Nd2Fe14B crystallites at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Perrier de La Bâthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 153 (1-2), pp.224-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-8853(95)00495-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic levitation stabilized by eddy currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceline Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1995, 151 (1-2), pp.283-289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0304-8853(95)00313-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4248,2378 +4382,2378 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions des habitants et des plaisanciers face aux enjeux environnementaux des ports de plaisance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse épidémio-économique de stratégies individuelles et collectives de gestion d’une épidémie touchant les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de l’interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège des Sociétés Savantes Académiques de France, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for spatially heterogeneous preferences while managing invasive species : a choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Annual Conference of the European Association of Environmental and Resource Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private management of epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Annual BIOECON Conference "Inequality and poverty in biodiversity conservation and natural resource management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02283403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination problems and the control of epidemics affecting fruit trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.GREEN-Econ Spring School in Environmental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-Marseille School of Economics [Aix-Marseille Université] (AMSE). FRA., Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for spatially heterogeneous preferences while managing invasive species: a choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annual BIOECON Conference, Agriculture and Biodiversity: Spatial and Temporal Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination problems and efficiency in an eco-epidemiological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Symposium on Dynamic Games and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Dynamic Games (ISDG). INT., Jul 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for spatially heterogeneous preferences while managing invasive species: a choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5.Workshop On Non-Market Valuation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univerity of Leeds, Choice Modelling Center, Jun 2017, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing biological invasions: how to set priorities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Mulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris Environmental Economics Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole d'Economie de Paris (Paris School of Economics) (PSE). FRA.; Université Panthéon-Sorbonne (UP1). FRA.; Université Paris Dauphine (Paris 9). FRA.; Chaire Economie du Climat (CEC). FRA., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing biological invasions: how to set priorities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Conférence annuelle de la FAERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA.; Biodiversity and Economics for Conservation (BIOECON). INT.; Resource Modeling Association. USA., Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing biological invasions: how to set priorities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Mulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminairre Tour du Valat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche de la Tour du Valat (CRTV). Arles, FRA., May 2015, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation priorities when species interact: the Noah's ark metaphor revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Mulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GRETHA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmer bargaining power and market information services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre International de Recherche sur l'Environnement et le Développement (CIRED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre International de Recherche sur l'Environnement et le Développement (CIRED). FRA., Jan 2014, Nogent sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing biological invasions: how to set priorities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Mulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ALYSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR ALYSS. Ivry sur Seine, FRA., Nov 2014, Ivry sur Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation priorities when species interact: the Noah's ark metaphor revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Annual BIOECON Conference: Biodiversity, Ecosystem Services and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmer bargaining power and market information services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Food Industrial Organization Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Recherche en Economie Mathematique et Quantitative (GREMAQ). Toulouse, FRA., May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmer bargaining power and market information services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international DIAL : Institutions et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche pour le Développement (IRD). Paris, FRA., Jun 2013, Paris, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmer bargaining power and market information services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Annual BIOECON Conference Conservation and Development: Exploring Conflicts and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biodiversity and Economics for Conservation (BIOECON). INT., Sep 2013, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Play Games? Nash versus Berge Behavior Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Nessah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Journées Louis-André Gérard-Varet, Conference in Public Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Play Games? Nash versus Berge Behavior Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Nessah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worshop on "Altruisme et Altruité dans les Sciences Sociales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00800504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing biological invasions: the good, the bad, and the ambivalent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">How to play games? Nash versus berge behaviour rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Nessah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Tazdait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Annual BIOECON Conference Resource Economics, Biodiversity Conservation and Development.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Cambridge [UK] (CAM). Cambridge, GBR.; VU University Amsterdam. NLD., Sep 2012, Cambridge, United Kingdom. 32 p</w:t>
+              <w:t xml:space="preserve">11 Journées Louis-André Gérard Varet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746879v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to play games? Nash versus berge behaviour rules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Managing biological invasions: the good, the bad, and the ambivalent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tarik Tazdait</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 Journées Louis-André Gérard Varet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">14. Annual BIOECON Conference Resource Economics, Biodiversity Conservation and Development.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cambridge [UK] (CAM). Cambridge, GBR.; VU University Amsterdam. NLD., Sep 2012, Cambridge, United Kingdom. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749251v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bargaining over a climate deal : is it worse to wait and see?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Tazdait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International BioEcon conference "Ressource Economics, Biodiversity Conservation and Development"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graduate Institute of International and Development Studies. CHE., Sep 2011, Genève, Switzerland. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bargaining over a Climate Deal: Deadline and Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Tazdait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Annual Conference on Public Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6629,370 +6763,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic inefficiencies in private management of epidemics spreading between farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabell Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Rencontres de Virologie Végétale (RVV 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applied bioeconomic models for the management of invasive species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Edeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine-Marie Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Trends in Biodiversity and Evolution Conferences (TiBE 2023) - Invaders on the Horizon! Advancing Invasion Science from Genes to Ecosystems and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villa do Conde, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic inefficiencies in private management of epidemics spreading between farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7002,165 +7136,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures par la diversité végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Tibi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 132 p., 2023, Matière à débattre et décider, 978-2-7592-3732-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3733-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7170,1759 +7304,1834 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie des invasions biologiques : vers une hiérarchisation des stratégies de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Figuières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lannou C.; Rasplus J.-Y.; Soubeyrand S.; Gautier M.; Rossi J.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237-250, 2023, Savoir-faire, 978-2-7592-3482-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les interactions du vivant, en lien avec les milieux et les contextes socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caquet, Thierry Gascuel, Chantal Tixier-Boichard, Michèle Coordination éditoriale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection Matière à débattre et décider (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quæ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-80, 2020, 978-2-7592-3129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles politiques publiques pour favoriser des paysages agricoles multifonctionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.à Paraître, 2019, Sciences en Partage (Quae), à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental cooperation: ratifying second-best agreements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haeringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Game Theory and International Environmental Cooperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, International Library of Critical Writings in Economics series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioeconomic Sustainability and Resilience of Biodiversity under Invasive Species Pressures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Optimal resource allocation for invasive species control: Two decision criteria for site prioritization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Frutos-Cachorro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426155v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Bioeconomic Sustainability and Resilience of Biodiversity under Invasive Species Pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446752v3</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cost-Benefit Approach for Prioritizing Invasive Species</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                <w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M D Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U R Sumaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Zaccour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Ekeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01591987v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446752v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale of two diversities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">A Cost-Benefit Approach for Prioritizing Invasive Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Mulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02797166v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation priorities when species interact: the Noah's ark metaphor revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A tale of two diversities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Mulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792550v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bargaining over a climate deal: is it worse to wait and see</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Conservation priorities when species interact: the Noah's ark metaphor revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Mulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804303v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to play the games? : Nash versus Berge behavior rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Nessah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Tazdait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to trust strangers: an evolutionary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Tazdait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bargaining over a climate deal: is it worse to wait and see</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Tazdait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioéconomie dynamique spatialisée des invasions biologiques : preuve de concept pour la gestion de la jussie en Brière. Métaprogramme BIOSEFAIR. Bilan de projet : 2021 – 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vanpeene-Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Edeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, 954 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127709v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Tibi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, 86 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852213v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’appui au contrôle des invasions biologiques Une application à la gestion de la Jussie en Pays de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hourdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA SAE2. 2019, 81 p. (+ 1 vol. d'annexes 66 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02138785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9069,51 +9278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05401027v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arbieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bradshaw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf181" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Ja Bradshaw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Correia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2862" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Pili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tordoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Manfrini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02697-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566834v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nessah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazda&#239;t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-024-01153-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J A Bradshaw" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Hulme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J Hudgins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Leung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108166" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04526694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Carneiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cuthbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mac&#234;do" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13071" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mart&#237;nez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbae009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162675" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148456v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A. Ahmed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Haubrock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N. Cuthbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Bang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.167907497.77590504/v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02837-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476692v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Weill" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02707-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2021.1908392" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Mulier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.12.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001659v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'H&#244;te" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100501" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mulier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.11.037" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2017.04.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634427v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aau051" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026626711400042X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123356v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106073" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084942v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtois Pierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-1018-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629674v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00715459v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-011-0247-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CB2D2BLS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647003v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haeringer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-010-9759-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ABF8004C27FABE663E47509FB39E2BAFA8BBEF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tazdait" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.018.0025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654779v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.594.0719" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656263v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazdait" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.008.0121" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716398v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tazda&#239;t" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.01.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF4598R1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716703v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrosi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004052" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00719284v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. P&#233;rcau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950234v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Perrier de La B&#226;thie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tournier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00495-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLV9RV2T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950231v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Bonvalot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00313-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S41KJNLM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973753v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958352v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971950v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283403v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791160v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109150v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789082v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789951v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741245v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798170v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794142v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797087v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739153v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806100v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748692v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797260v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800504v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746879v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749251v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827280v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957505v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabell Tidball" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273875v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine-Marie Barbot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957602v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955292v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234820/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788255v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796209v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426155v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Atallah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446752v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Smith" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U R Sumaila" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zaccour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ekeland" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804303v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803879v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805785v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279393v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene-Bruhier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138785v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hourd&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05401027v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arbieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bradshaw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyi Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aibin Zhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Katsanevakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.70099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Ja Bradshaw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Correia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Pili" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tordoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Manfrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02697-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nessah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazda&#239;t" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-024-01153-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J A Bradshaw" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Hulme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J Hudgins" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Leung" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108166" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04526694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Carneiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cuthbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mac&#234;do" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566802v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mart&#237;nez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbae009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Martinez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162675" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148456v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A. Ahmed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Haubrock" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N. Cuthbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Bang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.167907497.77590504/v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Weill" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02707-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02837-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2021.1908392" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Mulier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.12.027" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001659v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'H&#244;te" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100501" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672020v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mulier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.11.037" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607922v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2017.04.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aau051" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026626711400042X" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123356v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106073" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084942v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtois Pierre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-1018-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629674v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00715459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-011-0247-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CB2D2BLS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haeringer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-010-9759-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ABF8004C27FABE663E47509FB39E2BAFA8BBEF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641954v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tazdait" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.018.0025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.594.0719" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716398v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tazda&#239;t" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.01.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF4598R1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656263v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazdait" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.008.0121" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716703v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrosi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004052" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00719284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. P&#233;rcau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950234v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Perrier de La B&#226;thie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00495-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLV9RV2T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950231v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Bonvalot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00313-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S41KJNLM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958352v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971950v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283403v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791160v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109150v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789082v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789951v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798170v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794142v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805266v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748692v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797260v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746879v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957505v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabell Tidball" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273875v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine-Marie Barbot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957602v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955292v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234820/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788255v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796209v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563169v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos-Cachorro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426155v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Atallah" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446752v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Smith" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U R Sumaila" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zaccour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ekeland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792550v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803879v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805785v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804303v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279393v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene-Bruhier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hourd&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>