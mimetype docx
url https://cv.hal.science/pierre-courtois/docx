--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -663,805 +663,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
+                <w:t xml:space="preserve">Using species ranges and macroeconomic data to fill the gap in costs of biological invasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Vialatte</w:t>
+                <w:t xml:space="preserve">Ismael Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+                <w:t xml:space="preserve">Arman Pili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
+                <w:t xml:space="preserve">Enrico Tordoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Angeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+                <w:t xml:space="preserve">Eléna Manfrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.1021-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02697-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079011v1</w:t>
+                <w:t xml:space="preserve">hal-05086060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using species ranges and macroeconomic data to fill the gap in costs of biological invasions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Soto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Courtois</w:t>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arman Pili</w:t>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Tordoni</w:t>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléna Manfrini</w:t>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (6), pp.1021-1030. </w:t>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02697-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05086060v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revolutions and rational choice: A critical discussion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-indigenous species and ecological degradations in Marinas: Perceptions and willingness to pay for improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Tazdaït</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucille Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Choice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11127-024-01153-5⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566834v1</w:t>
+                <w:t xml:space="preserve">hal-04596361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage costs from invasive species exceed management expenditure in nations experiencing lower economic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corey J A Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip E Hulme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma J Hudgins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Kourantidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 220, pp.108166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taming the terminological tempest in invasion science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paride Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laís Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Cuthbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Macêdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 99 (4), pp.1357-1390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/brv.13071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-indigenous species and ecological degradations in Marinas: Perceptions and willingness to pay for improvements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revolutions and rational choice: A critical discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Rabia Nessah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Page</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tarik Tazdaït</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 166, </w:t>
+              <w:t xml:space="preserve">Public Choice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200 (3-4), pp.497-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11127-024-01153-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596361v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The private management of plant disease epidemics: infection levels and social inefficiencies</w:t>
               </w:r>
@@ -1720,51 +1720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross N. Cuthbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 73 (8), pp.560-574. </w:t>
@@ -1958,51 +1958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Kourantidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2066,51 +2066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lacan and game theory: an early contribution to common knowledge reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (5), pp.844-869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2157,77 +2157,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2272,265 +2272,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale of two diversities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dislocation dynamics during cyclic loading in copper single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Figuieres</w:t>
+                <w:t xml:space="preserve">Gabriel L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Mulier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.12.027⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.100501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090938v1</w:t>
+                <w:t xml:space="preserve">hal-03001659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation dynamics during cyclic loading in copper single crystal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Lachambre</w:t>
+                <w:t xml:space="preserve">A tale of two diversities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Montagnat</w:t>
+                <w:t xml:space="preserve">Charles Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Courtois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloe Mulier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8, pp.100501. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.133--147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001659v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eaux de ballast : la gestion des espèces invasives</w:t>
               </w:r>
@@ -2598,51 +2598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost-benefit approach for prioritizing invasive species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2715,64 +2715,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence and computation of Berge equilibrium and of two refinements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Nessah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.7-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2897,77 +2897,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOW TO PLAY GAMES? NASH VERSUS BERGE BEHAVIOUR RULES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Nessah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (1), pp.123-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2995,222 +2995,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation priorities when species interact: the Noah's ark metaphor revisited</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chloé Mulier</w:t>
+                <w:t xml:space="preserve">Bargaining over a climate deal: deadline and delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtois Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0106073⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220 (1), pp.205-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-011-1018-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123356v2</w:t>
+                <w:t xml:space="preserve">halshs-01084942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bargaining over a climate deal: deadline and delay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarik Tazdaït</w:t>
+                <w:t xml:space="preserve">Conservation priorities when species interact: the Noah's ark metaphor revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 220 (1), pp.205-221. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-011-1018-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0106073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01084942v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'information de marché et pouvoir de négociation des petits producteurs</w:t>
               </w:r>
@@ -3291,51 +3291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to trust strangers: an evolutionary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (2), pp.367-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3661,51 +3661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accord climatique : Concessions et ratifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (4), pp.719-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3733,264 +3733,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Games of influence in climate change negotiations: Modelling interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Courtois</w:t>
+                <w:t xml:space="preserve">Formation et développement des accords environnementaux internationaux : les effets de leadership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tazdaït</w:t>
+                <w:t xml:space="preserve">Tarik Tazdait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 204 (41002), pp.301. </w:t>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.121-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/neg.008.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716398v1</w:t>
+                <w:t xml:space="preserve">hal-02656263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et développement des accords environnementaux internationaux : les effets de leadership</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarik Tazdait</w:t>
+                <w:t xml:space="preserve">Games of influence in climate change negotiations: Modelling interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204 (41002), pp.301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/neg.008.0121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02656263v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of climate change and integrated modelling: The share of uncertainty [Impacts du changement climatique et modélisation intégrée, la part de l'arbitraire]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12 (4), pp.375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4024,77 +4024,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche évolutionnaire des négociations internationales en présence de problèmes environnementaux globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Pércau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (1), pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4409,90 +4409,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions des habitants et des plaisanciers face aux enjeux environnementaux des ports de plaisance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t>
@@ -5277,51 +5277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Mulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5493,51 +5493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Mulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5601,51 +5601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Mulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GRETHA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5778,51 +5778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Mulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5985,73 +5985,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Food Industrial Organization Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche en Economie Mathematique et Quantitative (GREMAQ). Toulouse, FRA., May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque international DIAL : Institutions et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche pour le Développement (IRD). Paris, FRA., Jun 2013, Paris, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806100v1</w:t>
+                <w:t xml:space="preserve">hal-02805266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmer bargaining power and market information services</w:t>
               </w:r>
@@ -6067,73 +6067,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international DIAL : Institutions et développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche pour le Développement (IRD). Paris, FRA., Jun 2013, Paris, France. 35 p</w:t>
+              <w:t xml:space="preserve">Agricultural and Food Industrial Organization Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche en Economie Mathematique et Quantitative (GREMAQ). Toulouse, FRA., May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805266v1</w:t>
+                <w:t xml:space="preserve">hal-02806100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmer bargaining power and market information services</w:t>
               </w:r>
@@ -6214,64 +6214,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Play Games? Nash versus Berge Behavior Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Nessah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Journées Louis-André Gérard-Varet, Conference in Public Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6309,64 +6309,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Play Games? Nash versus Berge Behavior Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Nessah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Tazdaït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worshop on "Altruisme et Altruité dans les Sciences Sociales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6404,64 +6404,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to play games? Nash versus berge behaviour rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Nessah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Tazdait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 Journées Louis-André Gérard Varet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6594,51 +6594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bargaining over a climate deal : is it worse to wait and see?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Tazdait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International BioEcon conference "Ressource Economics, Biodiversity Conservation and Development"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graduate Institute of International and Development Studies. CHE., Sep 2011, Genève, Switzerland. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6663,64 +6663,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bargaining over a Climate Deal: Deadline and Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Tazdait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Annual Conference on Public Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7150,103 +7150,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures par la diversité végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -8131,64 +8131,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cost-Benefit Approach for Prioritizing Invasive Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Mulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8219,51 +8219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tale of two diversities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Mulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8337,51 +8337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Mulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -8397,241 +8397,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to play the games? : Nash versus Berge behavior rules</w:t>
+                <w:t xml:space="preserve">Learning to trust strangers: an evolutionary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Tazdait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803879v1</w:t>
+                <w:t xml:space="preserve">hal-02805785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to trust strangers: an evolutionary perspective</w:t>
+                <w:t xml:space="preserve">How to play the games? : Nash versus Berge behavior rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Nessah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Tazdait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805785v1</w:t>
+                <w:t xml:space="preserve">hal-02803879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bargaining over a climate deal: is it worse to wait and see</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Tazdait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -8777,103 +8777,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, 954 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8899,103 +8899,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, 86 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9278,51 +9278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05401027v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arbieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bradshaw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyi Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aibin Zhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Katsanevakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.70099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Ja Bradshaw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Correia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Pili" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tordoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Manfrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02697-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nessah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazda&#239;t" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-024-01153-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J A Bradshaw" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Hulme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J Hudgins" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Leung" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108166" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04526694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Carneiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cuthbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mac&#234;do" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566802v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mart&#237;nez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbae009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Martinez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162675" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148456v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A. Ahmed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Haubrock" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N. Cuthbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Bang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.167907497.77590504/v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Weill" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02707-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02837-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2021.1908392" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Mulier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.12.027" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001659v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'H&#244;te" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100501" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672020v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mulier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.11.037" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607922v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2017.04.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aau051" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026626711400042X" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123356v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106073" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084942v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtois Pierre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-1018-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629674v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00715459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-011-0247-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CB2D2BLS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haeringer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-010-9759-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ABF8004C27FABE663E47509FB39E2BAFA8BBEF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641954v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tazdait" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.018.0025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.594.0719" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716398v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tazda&#239;t" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.01.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF4598R1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656263v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazdait" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.008.0121" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716703v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrosi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004052" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00719284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. P&#233;rcau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950234v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Perrier de La B&#226;thie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00495-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLV9RV2T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950231v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Bonvalot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00313-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S41KJNLM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958352v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971950v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283403v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791160v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109150v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789082v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789951v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798170v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794142v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805266v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748692v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797260v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746879v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957505v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabell Tidball" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273875v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine-Marie Barbot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957602v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955292v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234820/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788255v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796209v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563169v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos-Cachorro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426155v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Atallah" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446752v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Smith" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U R Sumaila" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zaccour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ekeland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792550v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803879v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805785v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804303v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279393v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene-Bruhier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hourd&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05401027v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arbieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bradshaw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyi Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aibin Zhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Katsanevakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.70099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Ja Bradshaw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Correia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Pili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tordoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Manfrini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02697-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J A Bradshaw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Hulme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J Hudgins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Leung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108166" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04526694v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Carneiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cuthbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mac&#234;do" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13071" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nessah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazda&#239;t" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-024-01153-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566802v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mart&#237;nez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbae009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Martinez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162675" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148456v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A. Ahmed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Haubrock" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N. Cuthbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Bang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.167907497.77590504/v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Weill" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02707-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02837-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2021.1908392" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001659v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'H&#244;te" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100501" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090938v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Mulier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.12.027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672020v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mulier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.11.037" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607922v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2017.04.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aau051" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026626711400042X" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084942v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtois Pierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-1018-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123356v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106073" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629674v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00715459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-011-0247-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CB2D2BLS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haeringer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-010-9759-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ABF8004C27FABE663E47509FB39E2BAFA8BBEF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641954v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tazdait" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.018.0025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.594.0719" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazdait" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.008.0121" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716398v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tazda&#239;t" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.01.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF4598R1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716703v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrosi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004052" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00719284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. P&#233;rcau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950234v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Perrier de La B&#226;thie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00495-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLV9RV2T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950231v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Bonvalot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00313-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S41KJNLM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958352v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971950v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283403v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791160v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109150v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789082v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789951v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798170v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794142v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805266v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806100v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748692v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797260v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746879v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957505v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabell Tidball" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273875v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine-Marie Barbot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957602v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955292v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234820/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788255v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796209v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563169v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos-Cachorro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426155v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Atallah" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446752v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Smith" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U R Sumaila" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zaccour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ekeland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792550v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805785v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803879v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804303v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279393v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene-Bruhier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hourd&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>