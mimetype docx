--- v0 (2026-03-03)
+++ v1 (2026-04-02)
@@ -761,237 +761,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée. Sur la Pâque, introduction, texte, traduction, notes et index</w:t>
+                <w:t xml:space="preserve">Timothée : &amp;lt;i&amp;gt;Sur la Pâque&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions du Cerf, 2019, Sources Chrétiennes 604, 9782204131582</w:t>
+              <w:t xml:space="preserve">Éditions du Cerf, 2019, Sources Chrétiennes 604, 978-2-204-13158-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571795v1</w:t>
+                <w:t xml:space="preserve">halshs-02054778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée : &amp;lt;i&amp;gt;Sur la Pâque&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Timothée. Sur la Pâque, introduction, texte, traduction, notes et index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Gerzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions du Cerf, 2019, Sources Chrétiennes 604, 978-2-204-13158-2</w:t>
+              <w:t xml:space="preserve">Éditions du Cerf, 2019, Sources Chrétiennes 604, 9782204131582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02054778v1</w:t>
+                <w:t xml:space="preserve">hal-04571795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Controverse carolingienne sur la prédestination : histoire, textes et manuscrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Delmulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1089,77 +1089,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Douze compilations pauliniennes de Florus de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Dolveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Chambert-Protat; Franz Dolveck; Camille Gerzaguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La «Collection des Douze Pères» de Florus de Lyon: Un carrefour des traditions patristiques au IXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, ROMA, Italie. 524, 2016, Collection de l'École française de Rome, 9782728312184. </w:t>
@@ -1229,51 +1229,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre aux moines de l'évêque Valérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Augustinianum : periodicum quadrimestre Collegii internationalis Augustiniani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 64 (2), pp.405-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1307,51 +1307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il rééditer la prétendue Collectio ex dictis XII Patrum de Florus de Lyon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sacris Erudiri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60, pp.319-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1379,415 +1379,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03356515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une source inédite sur la question pascale au concile de Nicée : le &amp;lt;i&amp;gt;Liber Timothei episcopi de pascha&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le manuscrit Montpellier 157 de Mannon de Saint-Oyen et la collection &amp;lt;i&amp;gt;De pascha&amp;lt;/i&amp;gt; de Florus de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Bénédictine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 128 (2), pp.225-229. </w:t>
+              <w:t xml:space="preserve">, 2018, 128 (1), pp.95-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.RB.5.116420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/J.RB.5.115656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01942538v1</w:t>
+                <w:t xml:space="preserve">halshs-01631409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Seventeenth-Century Treasure-Hunter in the Rubble of a Ninth-Century Library</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une source inédite sur la question pascale au concile de Nicée : le &amp;lt;i&amp;gt;Liber Timothei episcopi de pascha&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
+                <w:t xml:space="preserve">Camille Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fragmentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1, pp.65-81. </w:t>
+              <w:t xml:space="preserve">Revue Bénédictine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128 (2), pp.225-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24446/41yi⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/J.RB.5.116420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01951161v1</w:t>
+                <w:t xml:space="preserve">halshs-01942538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le manuscrit Montpellier 157 de Mannon de Saint-Oyen et la collection &amp;lt;i&amp;gt;De pascha&amp;lt;/i&amp;gt; de Florus de Lyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Seventeenth-Century Treasure-Hunter in the Rubble of a Ninth-Century Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Bénédictine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 128 (1), pp.95-141. </w:t>
+              <w:t xml:space="preserve">Fragmentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.65-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.RB.5.115656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24446/41yi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01631409v1</w:t>
+                <w:t xml:space="preserve">halshs-01951161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;Codex Seguierianus&amp;lt;/i&amp;gt; de Cyprien (Paris, BNF, lat. 10592) à l’épreuve de Florus de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 71 (2), 269-286, pl. 40-41</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 71 (2), 269-286, pl. 40-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/scrip.2017.4446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01631404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les centons augustiniens de Florus de Lyon : minutie, érudition et vulgarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (2), pp.349-379. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.REA.5.107875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01459687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1797,711 +1806,711 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques manuscrits musicaux de la chapelle Altemps et la &amp;lt;i&amp;gt;coda&amp;lt;/i&amp;gt; du fonds &amp;lt;i&amp;gt;Ottoboniani latini&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Gabriella Critelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miscellanea Bibliothecae Apostolicae Vaticanae XXVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biblioteca Apostolica Vaticana, p. 63-99, 2023, Studi e testi 559, 978-88-210-1105-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/295679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04435209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The School at Lyon after Florus' Death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Warren Pezé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wissen und Bildung in einer Zeit bedrohter Ordnung. Der Zerfall des Karolingerreiches um 900</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 69, Hiersemann, pp.307-324, 2020, Monographien zur Geschichte des Mittelalters, 978-3-7772-2024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02054784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des computistes au travail sous Agobard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bougard; Alexis Charansonnet; Marie-Céline Isaïa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon dans l'Europe carolingienne. Autour d’Agobard (816–840)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, Brepols, pp.93-117, 2019, Haut Moyen Âge, 978-2-503-58235-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.117005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01631469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Pour une approche archivistique des controverses médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Delmulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La controverse carolingienne sur la prédestination. Histoire, textes, manuscrits. Actes du colloque international de Paris des 11 et 12 octobre 2013, éd. P. Chambert-Protat, J. Delmulle, W. Pezé, J.Chr. Thompson, Turnhout, Brepols, 2018 (2019) (Haut Moyen Âge, 32)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.11-22, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.114745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02437560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de Florus de Lyon sur la prédestination : un état de la documentation conservée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Chambert-Protat; Jérémy Delmulle; Warren Pezé; Jeremy C. Thompson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Controverse carolingienne sur la prédestination : histoire, textes et manuscrits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-220, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.114751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01631456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux témoins d’Ambroise sur le psaume 118 et leur ancêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mariken Teeuwen; Irene van Renswoude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annotated Book in the Early Middle Ages: Practices of Reading and Writing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, Brepols, pp.647-672, 2017, Utrecht Studies in Medieval Literacy, 978-2-503-56948-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.USML-EB.5.115037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01631460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florus de Lyon et le &amp;lt;i&amp;gt;De fide&amp;lt;/i&amp;gt; d’Ambroise : fragment d’un manuscrit copié sur un exemplaire de travail de Florus (Paris lat. 1750, f. 1–5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérémy Delmulle; Camille Gerzaguet; Clémentine Bernard-Valette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nihil veritas erubescit. Mélanges offerts à Paul Mattei par ses élèves, collègues et amis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, Brepols, pp.607-622, 2017, Instrumenta Patristica et Mediaevalia, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.IPM-EB.5.114540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01631467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Un thresor abbregé de tout ce que les Saincts Peres ont escrit sur les Epistres de S. Paul”? Quelques faits, réflexions et questions sur le grand œuvre de Florus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Chambert-Protat; Franz Dolveck; Camille Gerzaguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Douze compilations pauliniennes de Florus de Lyon : un carrefour des traditions patristiques au IXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 524, 2016, Collection de l'École française de Rome, 9782728312184. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.3098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01522239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2511,114 +2520,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florus de Lyon, lecteur des Pères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etudes classiques. Ecole Pratique des Hautes Etudes Paris, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016EPHE4052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02873019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2686,51 +2695,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F2E2D33"/>
+    <w:nsid w:val="2101D834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2834,51 +2843,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0BCD5043"/>
+    <w:nsid w:val="DCE8B6FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2982,51 +2991,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="271D7CB9"/>
+    <w:nsid w:val="64352482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3130,51 +3139,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1EA8B782"/>
+    <w:nsid w:val="D1BC1445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3278,51 +3287,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4584B9BC"/>
+    <w:nsid w:val="AD129956"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3426,51 +3435,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4499779F"/>
+    <w:nsid w:val="22D867E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3672,51 +3681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-cp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9992-2683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197990800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19147869395974980134" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000459755870" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fragmentarium.unifr.ch/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/halshs-02054778" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-02873019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571795v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerzaguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambert-Protat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bady" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Pez&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Thompson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Dolveck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3099" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04944680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/agstm202464226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.128782" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.5.116420" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24446/41yi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.5.115656" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.107875" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/295679" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631469v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.117005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Thompson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114745" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114751" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.115037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.114540" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3098" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02873019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EPHE4052" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-cp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9992-2683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197990800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19147869395974980134" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000459755870" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fragmentarium.unifr.ch/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/halshs-02054778" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-02873019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054778v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambert-Protat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerzaguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bady" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Pez&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Thompson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Dolveck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3099" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04944680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/agstm202464226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.128782" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.5.115656" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.5.116420" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24446/41yi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scrip.2017.4446" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.107875" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/295679" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054784v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.117005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437560v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Thompson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114745" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114751" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.115037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.114540" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3098" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02873019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EPHE4052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>