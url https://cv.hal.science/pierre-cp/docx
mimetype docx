--- v1 (2026-04-02)
+++ v2 (2026-05-27)
@@ -1379,274 +1379,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03356515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le manuscrit Montpellier 157 de Mannon de Saint-Oyen et la collection &amp;lt;i&amp;gt;De pascha&amp;lt;/i&amp;gt; de Florus de Lyon</w:t>
+                <w:t xml:space="preserve">Une source inédite sur la question pascale au concile de Nicée : le &amp;lt;i&amp;gt;Liber Timothei episcopi de pascha&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Bénédictine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 128 (1), pp.95-141. </w:t>
+              <w:t xml:space="preserve">, 2018, 128 (2), pp.225-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.RB.5.115656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/J.RB.5.116420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01631409v1</w:t>
+                <w:t xml:space="preserve">halshs-01942538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une source inédite sur la question pascale au concile de Nicée : le &amp;lt;i&amp;gt;Liber Timothei episcopi de pascha&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">A Seventeenth-Century Treasure-Hunter in the Rubble of a Ninth-Century Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Bénédictine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 128 (2), pp.225-229. </w:t>
+              <w:t xml:space="preserve">Fragmentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.65-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.RB.5.116420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24446/41yi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01942538v1</w:t>
+                <w:t xml:space="preserve">halshs-01951161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Seventeenth-Century Treasure-Hunter in the Rubble of a Ninth-Century Library</w:t>
+                <w:t xml:space="preserve">Le manuscrit Montpellier 157 de Mannon de Saint-Oyen et la collection &amp;lt;i&amp;gt;De pascha&amp;lt;/i&amp;gt; de Florus de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fragmentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1, pp.65-81. </w:t>
+              <w:t xml:space="preserve">Revue Bénédictine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128 (1), pp.95-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24446/41yi⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/J.RB.5.115656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01951161v1</w:t>
+                <w:t xml:space="preserve">halshs-01631409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;Codex Seguierianus&amp;lt;/i&amp;gt; de Cyprien (Paris, BNF, lat. 10592) à l’épreuve de Florus de Lyon</w:t>
               </w:r>
@@ -2695,51 +2695,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2101D834"/>
+    <w:nsid w:val="902B40FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2843,51 +2843,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DCE8B6FC"/>
+    <w:nsid w:val="D0E78D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2991,51 +2991,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64352482"/>
+    <w:nsid w:val="C9D1063F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3139,51 +3139,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D1BC1445"/>
+    <w:nsid w:val="A7FF4619"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3287,51 +3287,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="AD129956"/>
+    <w:nsid w:val="4A9FC498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3435,51 +3435,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="22D867E3"/>
+    <w:nsid w:val="8565AE4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3681,51 +3681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-cp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9992-2683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197990800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19147869395974980134" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000459755870" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fragmentarium.unifr.ch/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/halshs-02054778" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-02873019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054778v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambert-Protat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerzaguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bady" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Pez&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Thompson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Dolveck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3099" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04944680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/agstm202464226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.128782" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.5.115656" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.5.116420" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24446/41yi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scrip.2017.4446" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.107875" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/295679" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054784v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.117005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437560v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Thompson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114745" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114751" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.115037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.114540" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3098" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02873019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EPHE4052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-cp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9992-2683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197990800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19147869395974980134" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000459755870" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fragmentarium.unifr.ch/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/halshs-02054778" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-02873019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054778v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambert-Protat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerzaguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bady" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Pez&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Thompson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Dolveck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3099" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04944680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/agstm202464226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.128782" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.5.116420" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24446/41yi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.5.115656" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scrip.2017.4446" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.107875" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/295679" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054784v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.117005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437560v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Thompson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114745" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114751" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.115037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.114540" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3098" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02873019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EPHE4052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>