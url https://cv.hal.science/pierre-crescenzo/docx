--- v0 (2026-03-21)
+++ v1 (2026-04-14)
@@ -1156,200 +1156,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SATIS</w:t>
+                <w:t xml:space="preserve">From End-User’s Requirements to Web Services Retrieval: A Semantic and Intention-Driven Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Action IDM–INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Embedded Systems Symposium 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Genêve, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14319-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137737v1</w:t>
+                <w:t xml:space="preserve">hal-01137449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From End-User’s Requirements to Web Services Retrieval: A Semantic and Intention-Driven Approach</w:t>
+                <w:t xml:space="preserve">SATIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Embedded Systems Symposium 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée Action IDM–INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14319-9_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01137449v1</w:t>
+                <w:t xml:space="preserve">hal-01137737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux sociaux professionnels et les nouvelles technologies&amp;quot; : point de vue d'un informaticien</w:t>
               </w:r>
@@ -2357,191 +2357,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle OFL au service du métaprogrammeur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Model OFL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les langages et modèles à objets 2002 (LMO'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.11-24</w:t>
+              <w:t xml:space="preserve">12th Workshop for Ph.D. Students in Object-Oriented Systems lors de la conférence ECOOP 2002 (16th European Conference on Object-Oriented Programming)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484442v1</w:t>
+                <w:t xml:space="preserve">hal-01308798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Model OFL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le modèle OFL au service du métaprogrammeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Capouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Workshop for Ph.D. Students in Object-Oriented Systems lors de la conférence ECOOP 2002 (16th European Conference on Object-Oriented Programming)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Conférence sur les langages et modèles à objets 2002 (LMO'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308798v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customisation of Inheritance</w:t>
               </w:r>
@@ -2691,51 +2691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of Concerns in OFL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Capouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2855,51 +2855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper-généricité pour les langages à objets : le modèle OFL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Capouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2963,51 +2963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des objets persistants grâce aux liens entre classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Capouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3071,51 +3071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Hypergeneric Relationships between Types in XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Capouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,51 +3179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Improve Persistent-Object Management using Relationship Information?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Capouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4490,51 +4490,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C81CE38E"/>
+    <w:nsid w:val="672D1B79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4721,51 +4721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-crescenzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4668-0537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074540513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnu27.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cn6.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-cotedazur.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paper.li/psychologie-des-etres-artificiels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crescenzo.nom.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crescenzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cerezo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-509-4.ch009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.4.89-112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian-Bogdan Chiril&#259;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Alexandru Pescaru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel &#354;undrea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisswalter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14319-9_3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.351" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Sterenn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Courbis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalady" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Capouillez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308798v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chignoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wybo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Darque-Ceretti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcenac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00504891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147690v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Scordo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966573v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Winter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120539v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581140v4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-crescenzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4668-0537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074540513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnu27.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cn6.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-cotedazur.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paper.li/psychologie-des-etres-artificiels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crescenzo.nom.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crescenzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cerezo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-509-4.ch009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.4.89-112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian-Bogdan Chiril&#259;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Alexandru Pescaru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel &#354;undrea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisswalter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14319-9_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.351" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Sterenn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Courbis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalady" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Capouillez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chignoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wybo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Darque-Ceretti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcenac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00504891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147690v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Scordo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966573v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Winter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120539v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581140v4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>