--- v1 (2026-04-14)
+++ v2 (2026-05-10)
@@ -1156,200 +1156,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From End-User’s Requirements to Web Services Retrieval: A Semantic and Intention-Driven Approach</w:t>
+                <w:t xml:space="preserve">SATIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Embedded Systems Symposium 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Action IDM–INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137449v1</w:t>
+                <w:t xml:space="preserve">hal-01137737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SATIS</w:t>
+                <w:t xml:space="preserve">From End-User’s Requirements to Web Services Retrieval: A Semantic and Intention-Driven Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Action IDM–INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Embedded Systems Symposium 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Genêve, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14319-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137737v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux sociaux professionnels et les nouvelles technologies&amp;quot; : point de vue d'un informaticien</w:t>
               </w:r>
@@ -1761,269 +1761,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factoring Mechanism of Reverse Inheritance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciprian-Bogdan Chirilă</w:t>
+                <w:t xml:space="preserve">An attempt to set the framework of Model-Oriented Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Parigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Courbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dan Alexandru Pescaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Ţundrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONTI 2004 (6th Conference On Technical Informatics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Faculty of Automation and Computers "Politehnica" University of Timisoara, Jun 2004, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">, May 2004, Timisoara, Romania. pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285954v1</w:t>
+                <w:t xml:space="preserve">hal-01285959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to set the framework of Model-Oriented Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factoring Mechanism of Reverse Inheritance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian-Bogdan Chirilă</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crescenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Crescenzo</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Alexandru Pescaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Ţundrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONTI 2004 (6th Conference On Technical Informatics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2004, Timisoara, Romania. pp.71-76</w:t>
+              <w:t xml:space="preserve">, Faculty of Automation and Computers "Politehnica" University of Timisoara, Jun 2004, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285959v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reverse Inheritance Relationship for Improving Reusability and Evolution: The Point of View of Feature Factorization</w:t>
               </w:r>
@@ -2357,191 +2357,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Model OFL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le modèle OFL au service du métaprogrammeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Capouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Workshop for Ph.D. Students in Object-Oriented Systems lors de la conférence ECOOP 2002 (16th European Conference on Object-Oriented Programming)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Conférence sur les langages et modèles à objets 2002 (LMO'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308798v1</w:t>
+                <w:t xml:space="preserve">hal-00484442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle OFL au service du métaprogrammeur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Model OFL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les langages et modèles à objets 2002 (LMO'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.11-24</w:t>
+              <w:t xml:space="preserve">12th Workshop for Ph.D. Students in Object-Oriented Systems lors de la conférence ECOOP 2002 (16th European Conference on Object-Oriented Programming)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484442v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customisation of Inheritance</w:t>
               </w:r>
@@ -2691,51 +2691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of Concerns in OFL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Capouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2855,51 +2855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper-généricité pour les langages à objets : le modèle OFL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Capouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2963,51 +2963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des objets persistants grâce aux liens entre classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Capouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3071,51 +3071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Hypergeneric Relationships between Types in XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Capouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,51 +3179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Improve Persistent-Object Management using Relationship Information?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Capouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4490,51 +4490,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="672D1B79"/>
+    <w:nsid w:val="7F43D805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4721,51 +4721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-crescenzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4668-0537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074540513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnu27.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cn6.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-cotedazur.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paper.li/psychologie-des-etres-artificiels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crescenzo.nom.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crescenzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cerezo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-509-4.ch009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.4.89-112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian-Bogdan Chiril&#259;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Alexandru Pescaru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel &#354;undrea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisswalter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14319-9_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.351" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Sterenn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Courbis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalady" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Capouillez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chignoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wybo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Darque-Ceretti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcenac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00504891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147690v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Scordo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966573v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Winter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120539v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581140v4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-crescenzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4668-0537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074540513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnu27.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cn6.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-cotedazur.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paper.li/psychologie-des-etres-artificiels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crescenzo.nom.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crescenzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cerezo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-509-4.ch009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.4.89-112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian-Bogdan Chiril&#259;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Alexandru Pescaru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel &#354;undrea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisswalter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14319-9_3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.351" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Sterenn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Courbis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalady" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Capouillez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308798v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chignoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wybo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Darque-Ceretti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcenac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00504891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147690v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Scordo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966573v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Winter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120539v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581140v4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>