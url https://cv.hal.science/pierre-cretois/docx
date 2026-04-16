--- v0 (2026-03-10)
+++ v1 (2026-04-16)
@@ -4034,183 +4034,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défendre la copossession des ressources pour préserver les communs environnementaux</w:t>
+                <w:t xml:space="preserve">L’idéologie propriétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n°29, pp.131 - 148. </w:t>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.23 - 30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.029.0131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/crdf.8379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970507v1</w:t>
+                <w:t xml:space="preserve">hal-04970517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’idéologie propriétaire</w:t>
+                <w:t xml:space="preserve">Défendre la copossession des ressources pour préserver les communs environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.23 - 30. </w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°29, pp.131 - 148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/crdf.8379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.029.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970517v1</w:t>
+                <w:t xml:space="preserve">hal-04970507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lever les brevets sur les vaccins ?</w:t>
               </w:r>
@@ -4643,187 +4643,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une mise en scène de l’individualisme possessif ? La figure de la Marquise de Merteuil dans Les liaisons dangereuses de Laclos</w:t>
+                <w:t xml:space="preserve">Réflexions politiques et éthiques contre la possibilité d’une autonomisation radicale des communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970494v1</w:t>
+                <w:t xml:space="preserve">halshs-01311029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions politiques et éthiques contre la possibilité d’une autonomisation radicale des communs</w:t>
+                <w:t xml:space="preserve">Une mise en scène de l’individualisme possessif ? La figure de la Marquise de Merteuil dans Les liaisons dangereuses de Laclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06350-6.p.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01311029v1</w:t>
+                <w:t xml:space="preserve">hal-04970494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mise en scène de l’individualisme possessif ?</w:t>
               </w:r>
@@ -4832,51 +4832,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Revue d'histoire de la pensée économique. 2016-2, n°2, pp.113-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06350-6.p.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673081v1</w:t>
@@ -4978,51 +4978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions politiques et éthiques contre la possibilité d’une autonomisation radicale des communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5050,165 +5050,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE LA PROPRIÉTÉ DE SOI À LA PROPRIÉTÉ DES BIENS, ITINÉRAIRE JURIDICO-POLITIQUE : ROUSSEAU, LEMERCIER, MABLY</w:t>
+                <w:t xml:space="preserve">Le solidarisme des radicaux : un internationalisme introuvable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 66</w:t>
+              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 212-213 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970082v1</w:t>
+                <w:t xml:space="preserve">hal-04970492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le solidarisme des radicaux : un internationalisme introuvable ?</w:t>
+                <w:t xml:space="preserve">DE LA PROPRIÉTÉ DE SOI À LA PROPRIÉTÉ DES BIENS, ITINÉRAIRE JURIDICO-POLITIQUE : ROUSSEAU, LEMERCIER, MABLY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 212-213 (2)</w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970492v1</w:t>
+                <w:t xml:space="preserve">hal-04970082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Propriété et droit naturel chez Jean-Jacques Rousseau. Une lecture de l’épisode opposant Emile à Robert dans le livre II d’Emile »</w:t>
               </w:r>
@@ -5813,239 +5813,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homme présupposé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chappé</w:t>
+                <w:t xml:space="preserve">Un républicanisme social au XVIIIe siècle : l'exception française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chappé, Raphaël and Crétois, Pierre. Presses Universitaires de Provence, 2014</w:t>
+              <w:t xml:space="preserve">Publications de la Sorbonne. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168326v1</w:t>
+                <w:t xml:space="preserve">halshs-02376123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renversement de l'individualisme possessif. De Hobbes à l'Etat social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'homme présupposé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier, 2014</w:t>
+              <w:t xml:space="preserve">Chappé, Raphaël and Crétois, Pierre. Presses Universitaires de Provence, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284700v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un républicanisme social au XVIIIe siècle : l'exception française ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le renversement de l'individualisme possessif. De Hobbes à l'Etat social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Publications de la Sorbonne. 2014</w:t>
+              <w:t xml:space="preserve">Classiques Garnier, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02376123v1</w:t>
+                <w:t xml:space="preserve">hal-05284700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6304,51 +6304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affranchir les choses ? De la propriété aux communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle Bourcier; Jacques Chevalier; Emmanuel Picavet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques du commun. Etat, marché et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Sorbonne, pp.79-90, 2021, Philosophies pratiques, 979-10-351-0753-6. </w:t>
@@ -6756,51 +6756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il une alternative à la conception exclusiviste classique du droit de propriété ? Une théorie inclusive de l’appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6937,51 +6937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il une alternative à la conception exclusiviste classique du droit de propriété ? Une théorie inclusive de l'appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Boccon-Gibod; Pierre Crétois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État social, propriété publique et biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'Eau, pp.109-130, 2015</w:t>
@@ -7873,51 +7873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accaparement des biens communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8022,51 +8022,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tiers étatique face à la possibilité d’une autonomisation radicale des communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8194,51 +8194,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AF21A4E"/>
+    <w:nsid w:val="37EF2F49"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8342,51 +8342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C913EA75"/>
+    <w:nsid w:val="982850DC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8490,51 +8490,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FE59BD3A"/>
+    <w:nsid w:val="E8D293BC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8638,51 +8638,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="09F053EA"/>
+    <w:nsid w:val="AEAD0262"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8786,51 +8786,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="14746B05"/>
+    <w:nsid w:val="35B90A81"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8934,51 +8934,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="994FA2EA"/>
+    <w:nsid w:val="94C80F2F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9082,51 +9082,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="DFA67762"/>
+    <w:nsid w:val="9AD483CD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9230,51 +9230,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="953B7F57"/>
+    <w:nsid w:val="95C00C00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9378,51 +9378,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B4581249"/>
+    <w:nsid w:val="01E15EE6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9526,51 +9526,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9D411061"/>
+    <w:nsid w:val="F1A39DE3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9674,51 +9674,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="9F79113B"/>
+    <w:nsid w:val="FF4AACA7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9822,51 +9822,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="EFFB06DE"/>
+    <w:nsid w:val="675959ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9970,51 +9970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="60BB41D0"/>
+    <w:nsid w:val="00070D36"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10118,51 +10118,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="555E102A"/>
+    <w:nsid w:val="10E739D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10266,51 +10266,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="62CCFBBA"/>
+    <w:nsid w:val="F5E95A9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10414,51 +10414,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="BD28F79A"/>
+    <w:nsid w:val="8E59CDE8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10562,51 +10562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="08692E72"/>
+    <w:nsid w:val="6515E50A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10710,51 +10710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="E166BCF0"/>
+    <w:nsid w:val="3611C302"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10858,51 +10858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="487DB3BE"/>
+    <w:nsid w:val="78D4A601"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="56"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11006,51 +11006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="7B78CE72"/>
+    <w:nsid w:val="719724BD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="109"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11294,51 +11294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/asterion/3031" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-klesis.org/numeros.html#d37" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-philosophie-2020-1-page-78.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ethiquepublique/4954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/ethiquepublique/2225" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philosophicalenquiries.com/numero2article2Cretois.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://raison-publique.fr/article377.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actu-philosophia.com/jean-fabien-spitz-la-propriete-de-soi/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actu-philosophia.com/entretien-avec-barba-stiegler-autour-de-il-faut-sadapter-sur-un-nouvel-imperatif-politique/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actu-philosophia.com/eva-debray-frederic-lordon-et-kim-sang-ong-van-cung-dir-spinoza-et-les-passions-du-social/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laviedesidees.fr/Peut-on-defendre-le-populisme.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laviedesidees.fr/Graber-Locher-nature-Environnement-propriete-histoire.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Zielinska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0131" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8379" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3871" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.4954" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DCZ1R3T4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06350-6.p.0113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.283.0319" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2225" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Miqueu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-souverainete-populaire-levier-pour-la-democratie/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion Serra Lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jourdain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-democratie-sous-les-bombes/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02168326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chapp&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284700v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188742-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970061v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970505v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.99802" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970497v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/102605" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanial" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sala&#252;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19335" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/asterion/3031" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-klesis.org/numeros.html#d37" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-philosophie-2020-1-page-78.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ethiquepublique/4954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/ethiquepublique/2225" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philosophicalenquiries.com/numero2article2Cretois.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://raison-publique.fr/article377.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actu-philosophia.com/jean-fabien-spitz-la-propriete-de-soi/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actu-philosophia.com/entretien-avec-barba-stiegler-autour-de-il-faut-sadapter-sur-un-nouvel-imperatif-politique/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actu-philosophia.com/eva-debray-frederic-lordon-et-kim-sang-ong-van-cung-dir-spinoza-et-les-passions-du-social/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laviedesidees.fr/Peut-on-defendre-le-populisme.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laviedesidees.fr/Graber-Locher-nature-Environnement-propriete-histoire.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Zielinska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8379" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3871" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.4954" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DCZ1R3T4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06350-6.p.0113" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.283.0319" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2225" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Miqueu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-souverainete-populaire-levier-pour-la-democratie/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion Serra Lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jourdain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-democratie-sous-les-bombes/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02168326v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chapp&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188742-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970061v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970505v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.99802" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970497v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/102605" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanial" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sala&#252;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19335" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>