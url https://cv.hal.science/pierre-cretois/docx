--- v1 (2026-04-16)
+++ v2 (2026-05-11)
@@ -3793,2259 +3793,2259 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liberté, rien que l’égalité, toute la liberté</w:t>
+                <w:t xml:space="preserve">La souveraineté populaire : un levier pour la démocratie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Miqueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.284, 2024, 978-2-38519-034-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970502v1</w:t>
+                <w:t xml:space="preserve">halshs-04594735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétarisation : la voie pour une gestion raisonnable et durable de la nature ?</w:t>
+                <w:t xml:space="preserve">La copossession du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04970508v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amsterdam, 225 p., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Smith dans le viseur du populisme de gauche anti-Lumières</w:t>
+                <w:t xml:space="preserve">La parte commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04970501v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sion Serra Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NED Ediciones, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’idéologie propriétaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La démocratie sous les bombes. Syrie-Le Rojava entre idéalisation et répression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-04970517v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défendre la copossession des ressources pour préserver les communs environnementaux</w:t>
+                <w:t xml:space="preserve">La part commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04970507v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amsterdam, 207 p., 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lever les brevets sur les vaccins ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etat social, propriété publique et biens communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04970506v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Boccon-Gibod, Pierre Crétois (dir.). Le Bord de l'eau, pp.308, 2015, Les voie du politique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la critique du matérialisme historique à son dépassement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un républicanisme social au XVIIIe siècle : l'exception française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04970499v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de la Sorbonne. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02376123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moins de biens pour plus de liens : Jean-Jacques Rousseau, décroissanciste avant l’heure ?</w:t>
+                <w:t xml:space="preserve">Le renversement de l'individualisme possessif. De Hobbes à l'Etat social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04970096v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un impôt fondé sur le coût social et environnemental de la propriété privée ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'homme présupposé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...130 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chappé, Raphaël and Crétois, Pierre. Presses Universitaires de Provence, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...741 lines deleted...]
-                <w:t xml:space="preserve">hal-04970490v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La souveraineté populaire : un levier pour la démocratie ?</w:t>
+                <w:t xml:space="preserve">La liberté, rien que l’égalité, toute la liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">halshs-04594735v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parte commun</w:t>
+                <w:t xml:space="preserve">Propriétarisation : la voie pour une gestion raisonnable et durable de la nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05284725v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of interdisciplinary history of ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (24)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La copossession du monde</w:t>
+                <w:t xml:space="preserve">Adam Smith dans le viseur du populisme de gauche anti-Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05284708v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démocratie sous les bombes. Syrie-Le Rojava entre idéalisation et répression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lever les brevets sur les vaccins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-04568101v1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La part commune</w:t>
+                <w:t xml:space="preserve">L’idéologie propriétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05284715v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.23 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.8379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat social, propriété publique et biens communs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Défendre la copossession des ressources pour préserver les communs environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03677146v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°29, pp.131 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.029.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un républicanisme social au XVIIIe siècle : l'exception française ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la critique du matérialisme historique à son dépassement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02376123v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homme présupposé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moins de biens pour plus de liens : Jean-Jacques Rousseau, décroissanciste avant l’heure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02168326v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.3871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renversement de l'individualisme possessif. De Hobbes à l'Etat social</w:t>
+                <w:t xml:space="preserve">Un impôt fondé sur le coût social et environnemental de la propriété privée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethiquepublique.4954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Rousseau comme précurseur de la philosophie sociale : dépasser la lecture honnéthienne de Rousseau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseau studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intérêt général au crible de l’intérêt commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.3031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions politiques et éthiques contre la possibilité d’une autonomisation radicale des communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mise en scène de l’individualisme possessif ? La figure de la Marquise de Merteuil dans Les liaisons dangereuses de Laclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06350-6.p.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mise en scène de l’individualisme possessif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Revue d'histoire de la pensée économique. 2016-2, n°2, pp.113-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06350-6.p.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La propriété repensée par l'accès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, t.XXVIII, pp.319 - 334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ride.283.0319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions politiques et éthiques contre la possibilité d’une autonomisation radicale des communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethiquepublique.2225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Propriété et droit naturel chez Jean-Jacques Rousseau. Une lecture de l’épisode opposant Emile à Robert dans le livre II d’Emile »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseau studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le solidarisme des radicaux : un internationalisme introuvable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 212-213 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DE LA PROPRIÉTÉ DE SOI À LA PROPRIÉTÉ DES BIENS, ITINÉRAIRE JURIDICO-POLITIQUE : ROUSSEAU, LEMERCIER, MABLY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05284700v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locke : de la libération par la propriété à libération de la propriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical enquiries : revue des philosophies anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6304,51 +6304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affranchir les choses ? De la propriété aux communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle Bourcier; Jacques Chevalier; Emmanuel Picavet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques du commun. Etat, marché et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Sorbonne, pp.79-90, 2021, Philosophies pratiques, 979-10-351-0753-6. </w:t>
@@ -6750,281 +6750,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il une alternative à la conception exclusiviste classique du droit de propriété ? Une théorie inclusive de l’appropriation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Y a-t-il une alternative à la conception exclusiviste classique du droit de propriété ? Une théorie inclusive de l'appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Boccon-Gibod; Pierre Crétois. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">État social, propriété publique, biens communs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.105--126, 2015</w:t>
+              <w:t xml:space="preserve">État social, propriété publique et biens communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.109-130, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01171888v1</w:t>
+                <w:t xml:space="preserve">hal-04970513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le service public et l'esprit du &amp;quot;commun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
+                <w:t xml:space="preserve">Y a-t-il une alternative à la conception exclusiviste classique du droit de propriété ? Une théorie inclusive de l’appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etat social, propriété public et biens communs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'eau, pp.133-152, 2015</w:t>
+              <w:t xml:space="preserve">État social, propriété publique, biens communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105--126, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678062v1</w:t>
+                <w:t xml:space="preserve">halshs-01171888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il une alternative à la conception exclusiviste classique du droit de propriété ? Une théorie inclusive de l'appropriation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le service public et l'esprit du &amp;quot;commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Thomas Boccon-Gibod; Pierre Crétois. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Boccon-Gibod, Pierre Crétois (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">État social, propriété publique et biens communs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.109-130, 2015</w:t>
+              <w:t xml:space="preserve">Etat social, propriété public et biens communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, pp.133-152, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970513v1</w:t>
+                <w:t xml:space="preserve">hal-03678062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La propriété dans le républicanisme de Rousseau : dépassement de la propriété privée ou alternative ?</w:t>
               </w:r>
@@ -7077,285 +7077,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Soi-même et les autres : l’homme en société chez Rousseau et Pettit »</w:t>
+                <w:t xml:space="preserve">« Ce que Robinson nous apprend sur l’homme en société : la lecture rousseauiste du Robinson Crusoë de Defoe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Raphaël Chappé; Pierre Crétois. </w:t>
+              <w:t xml:space="preserve">Pierre Crétois; Raphaël Chappé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’homme présupposé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, 2014</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969896v1</w:t>
+                <w:t xml:space="preserve">hal-04970031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la volonté générale au service public : continuités et ruptures d’une tradition républicaine au XVIIIe siècle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Soi-même et les autres : l’homme en société chez Rousseau et Pettit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Pierre Crétois, Stéphanie Roza (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raphaël Chappé; Pierre Crétois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le républicanisme social : une exception française ?</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.185-205, 2014, La philosophie à l’œuvre</w:t>
+              <w:t xml:space="preserve">L’homme présupposé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678023v1</w:t>
+                <w:t xml:space="preserve">hal-04969896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ce que Robinson nous apprend sur l’homme en société : la lecture rousseauiste du Robinson Crusoë de Defoe »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la volonté générale au service public : continuités et ruptures d’une tradition républicaine au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pierre Crétois; Raphaël Chappé. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Crétois, Stéphanie Roza (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’homme présupposé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, 2014</w:t>
+              <w:t xml:space="preserve">Le républicanisme social : une exception française ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-205, 2014, La philosophie à l’œuvre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970031v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7373,51 +7373,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Commun ! Éloge des institutions partagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7468,90 +7468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses sur les Lumières. 1, 1945-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7583,221 +7583,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02376290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intérêt général, de Rousseau aux solidaristes</w:t>
+                <w:t xml:space="preserve">L'intérêt général dans la philosophie politique contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astérion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17, 2017</w:t>
+              <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02376173v1</w:t>
+                <w:t xml:space="preserve">halshs-02376256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intérêt général dans la philosophie politique contemporaine</w:t>
+                <w:t xml:space="preserve">L'intérêt général, de Rousseau aux solidaristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 37, 2017</w:t>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02376256v1</w:t>
+                <w:t xml:space="preserve">halshs-02376173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contestations de la propriété (1755-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7873,51 +7873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accaparement des biens communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8022,51 +8022,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tiers étatique face à la possibilité d’une autonomisation radicale des communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8194,51 +8194,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37EF2F49"/>
+    <w:nsid w:val="1D37DAC7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8342,51 +8342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="982850DC"/>
+    <w:nsid w:val="E812AB1F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8490,51 +8490,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E8D293BC"/>
+    <w:nsid w:val="8F1C3720"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8638,51 +8638,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AEAD0262"/>
+    <w:nsid w:val="A0F36370"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8786,51 +8786,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="35B90A81"/>
+    <w:nsid w:val="B9EFDED0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8934,51 +8934,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="94C80F2F"/>
+    <w:nsid w:val="F55062E0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9082,51 +9082,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="9AD483CD"/>
+    <w:nsid w:val="DE6AD900"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9230,51 +9230,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="95C00C00"/>
+    <w:nsid w:val="84129347"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9378,51 +9378,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="01E15EE6"/>
+    <w:nsid w:val="19329BA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9526,51 +9526,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F1A39DE3"/>
+    <w:nsid w:val="EB5AC504"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9674,51 +9674,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="FF4AACA7"/>
+    <w:nsid w:val="B3A9C2F8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9822,51 +9822,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="675959ED"/>
+    <w:nsid w:val="D4C883DD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9970,51 +9970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="00070D36"/>
+    <w:nsid w:val="0840418B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10118,51 +10118,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="10E739D1"/>
+    <w:nsid w:val="06E1A74E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10266,51 +10266,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="F5E95A9E"/>
+    <w:nsid w:val="507679A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10414,51 +10414,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="8E59CDE8"/>
+    <w:nsid w:val="EBF1D08A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10562,51 +10562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="6515E50A"/>
+    <w:nsid w:val="F4870FA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10710,51 +10710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="3611C302"/>
+    <w:nsid w:val="5B562640"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10858,51 +10858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="78D4A601"/>
+    <w:nsid w:val="64C54909"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="56"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11006,51 +11006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="719724BD"/>
+    <w:nsid w:val="F5119AE7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="109"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11294,51 +11294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/asterion/3031" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-klesis.org/numeros.html#d37" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-philosophie-2020-1-page-78.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ethiquepublique/4954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/ethiquepublique/2225" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philosophicalenquiries.com/numero2article2Cretois.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://raison-publique.fr/article377.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actu-philosophia.com/jean-fabien-spitz-la-propriete-de-soi/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actu-philosophia.com/entretien-avec-barba-stiegler-autour-de-il-faut-sadapter-sur-un-nouvel-imperatif-politique/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actu-philosophia.com/eva-debray-frederic-lordon-et-kim-sang-ong-van-cung-dir-spinoza-et-les-passions-du-social/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laviedesidees.fr/Peut-on-defendre-le-populisme.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laviedesidees.fr/Graber-Locher-nature-Environnement-propriete-histoire.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Zielinska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8379" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3871" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.4954" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DCZ1R3T4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06350-6.p.0113" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.283.0319" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2225" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Miqueu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-souverainete-populaire-levier-pour-la-democratie/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion Serra Lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jourdain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-democratie-sous-les-bombes/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02168326v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chapp&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188742-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970061v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970505v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.99802" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970497v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/102605" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanial" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sala&#252;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19335" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/asterion/3031" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-klesis.org/numeros.html#d37" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-philosophie-2020-1-page-78.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ethiquepublique/4954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/ethiquepublique/2225" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philosophicalenquiries.com/numero2article2Cretois.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://raison-publique.fr/article377.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actu-philosophia.com/jean-fabien-spitz-la-propriete-de-soi/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actu-philosophia.com/entretien-avec-barba-stiegler-autour-de-il-faut-sadapter-sur-un-nouvel-imperatif-politique/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actu-philosophia.com/eva-debray-frederic-lordon-et-kim-sang-ong-van-cung-dir-spinoza-et-les-passions-du-social/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laviedesidees.fr/Peut-on-defendre-le-populisme.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laviedesidees.fr/Graber-Locher-nature-Environnement-propriete-histoire.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Zielinska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Miqueu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-souverainete-populaire-levier-pour-la-democratie/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion Serra Lopez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jourdain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-democratie-sous-les-bombes/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02168326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chapp&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8379" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970499v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3871" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.4954" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DCZ1R3T4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970038v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311029v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970494v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06350-6.p.0113" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.283.0319" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2225" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970088v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188742-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970061v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970505v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.99802" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970497v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/102605" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanial" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sala&#252;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19335" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>