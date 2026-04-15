--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -2121,440 +2121,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways of Calcrete Development on Weathered Silicate Rocks in Tamil Nadu, India: Mineralogy, Chemistry and Paleoenvironmental Implications</w:t>
+                <w:t xml:space="preserve">Origin of Ca in South Indian Calcretes Developed on Metamorphic Rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S.M. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.M. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2006.03.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (1-3), pp.275--278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478220v1</w:t>
+                <w:t xml:space="preserve">hal-02478219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Ca in South Indian Calcretes Developed on Metamorphic Rocks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Gunnell</w:t>
+                <w:t xml:space="preserve">Morphological changes in Camponotus punctulatus (Mayr) anthilles of different ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.B. Gorosito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia J. Folgarait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick M. Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.055⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 132 (3-4), pp.249-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478219v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological changes in Camponotus punctulatus (Mayr) anthilles of different ages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.B. Gorosito</w:t>
+                <w:t xml:space="preserve">Pathways of Calcrete Development on Weathered Silicate Rocks in Tamil Nadu, India: Mineralogy, Chemistry and Paleoenvironmental Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick M. Lavelle</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 132 (3-4), pp.249-260. </w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 192 (1-2), pp.1--18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2006.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460887v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture ou élevage ? Rôle des couvertures pédologiques dans la différenciation et la transformation de systèmes agraires pionniers au Brésil</w:t>
               </w:r>
@@ -2691,51 +2691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3017,418 +3017,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and Dynamic of Gibbsite and Kaolinite in an Oxisol of Serra do Mar, southeastern Brazil</w:t>
+                <w:t xml:space="preserve">The role of macrofauna in the transformation and reversibility of soil structure of an oxisol in the process of forest to pasture conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Furian</w:t>
+                <w:t xml:space="preserve">E. Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+                <w:t xml:space="preserve">A. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Boulet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 106, pp.83-100</w:t>
+              <w:t xml:space="preserve">, 2001, 100, pp.193-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358679v1</w:t>
+                <w:t xml:space="preserve">hal-02675857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of various cultivation methods on the structure and hydraulic properties of a soil in a semi-arid climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kribaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kribaa</w:t>
+                <w:t xml:space="preserve">V Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lahmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 60 (1-2), pp.43-53. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-1987(01)00171-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-1987(01)00171-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil carbon storage prediction in temperate hydromorphic soils using a morphologic index and digital elevation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 166 (1), pp.48-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractères d'hydromorphie et variabilité temporelle de la présence de Fe(II) dans les couvertures pédologiques du Massif armoricain. I. Exemple de deux toposéquences sur granite et sur schiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3470,643 +3466,685 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 332, pp.107-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of macrofauna in the transformation and reversibility of soil structure of an oxisol in the process of forest to pasture conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of various cultivation methods on the structure and hydraulic properties of a soil in a semi-arid climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kribaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Barros</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+                <w:t xml:space="preserve">Rabah Lahmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 100, pp.193-213</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 60 (1-2), pp.43-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675857v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of various cultivation methods on the structure and hydraulic properties of a soil in a semi-arid climate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+                <w:t xml:space="preserve">Mapping field-scale hydromorphic horizons using Radio-MT electrical resistivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaplot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rabah Lahmar</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hollier-Larousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 60 (1-2), pp.43-53</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 102 (1-2), pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679588v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping field-scale hydromorphic horizons using Radio-MT electrical resistivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
+                <w:t xml:space="preserve">Distribution and Dynamic of Gibbsite and Kaolinite in an Oxisol of Serra do Mar, southeastern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Furian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hollier-Larousse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 102 (1-2), pp.61-74</w:t>
+              <w:t xml:space="preserve">, 2001, 106, pp.83-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676743v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de cartes pédologiques pour identifier le rôle du régime tectonique sur la répartition régionale de la perméabilité des altérites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The distribution of rare earth elements in groundwaters: assessing the role of source-rock composition, redox changes and colloidal particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Olivie-Lauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 330, pp.479-483</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 64 (24), pp.4131-4151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696915v1</w:t>
+                <w:t xml:space="preserve">hal-02690297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution of rare earth elements in groundwaters: assessing the role of source-rock composition, redox changes and colloidal particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Olivie-Lauquet</w:t>
+                <w:t xml:space="preserve">The distribution of rare earth elements in groundwaters: Assessing the role of source-rock composition, redox changes and colloidal particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Olivié-Lauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 64 (24), pp.4131-4151</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 64 (24), pp.4131-4151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(00)00494-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690297v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving soil hydromorphy prediction according to DEM resolution and available pedological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4135,203 +4173,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 97, pp.405-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution of rare earth elements in groundwaters: Assessing the role of source-rock composition, redox changes and colloidal particles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de cartes pédologiques pour identifier le rôle du régime tectonique sur la répartition régionale de la perméabilité des altérites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaplot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 330, pp.479-483</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04631407v1</w:t>
+                <w:t xml:space="preserve">hal-02696915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of auxiliary geophysical data to improve a soil-landscape model</w:t>
               </w:r>
@@ -4356,51 +4356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hollier-Larousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 165 (12), pp.961-970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4425,90 +4425,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil structure changes induced by tropical earthworm Pontoscolex corethrurus and organic inputs in a Peruvian ultisol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pashanasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4779,51 +4779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pada tanah dalam keadaan jenuh, analisa aliran air melelui pori tanah berdasarkan morfologi dan morfometri pori melalui analisa citra.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Widiatmaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4900,51 +4900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 27 (4), pp.417-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4990,51 +4990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie de la porosite et circulations préférentielles en saturé. Cas des horizons d'un système pédologique armoricain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5223,51 +5223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of soil cover organization on the floristic and structural heterogeneity of a Guianan rain forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5348,51 +5348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural practices and the spatial distribution of earthworms in maize fields. Relationships between earthworm abundance, maize plants and soil compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5430,51 +5430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and chemical variations within prisms of a saline polder clay in relation to seasonal changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menouar Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5640,260 +5640,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme CORMORAN-INRA: de l'importance du milieu physique dans la régulation biogéochimique de la teneur en nitrate des eaux superficielles (Communication)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pédologie: débat autour de différents regards sur le sol. A propos du livre d'Alain Ruellan et M. Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 26 (1), pp.37-56</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 3 (3), pp.246-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708923v1</w:t>
+                <w:t xml:space="preserve">hal-02700853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pédologie: débat autour de différents regards sur le sol. A propos du livre d'Alain Ruellan et M. Dosso</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme CORMORAN-INRA: de l'importance du milieu physique dans la régulation biogéochimique de la teneur en nitrate des eaux superficielles (Communication)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 3 (3), pp.246-251</w:t>
+              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26 (1), pp.37-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700853v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contribution to an understanding of lanscape development through three-dimensional morphological analysis of a pedological cover (Paulinia, State of Sao Paulo, Brazil).</w:t>
               </w:r>
@@ -6089,528 +6089,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account the soil hydrodynamic characteristics and the spatial organization of soils in hydrological modelling: a first step.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en evidence de deux dynamiques saisonnieres du fer dans les sols hydromorphes en climat tempere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">- Wiadiatmaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 12, pp.438</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 318, pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715472v1</w:t>
+                <w:t xml:space="preserve">hal-02706597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en evidence de deux dynamiques saisonnieres du fer dans les sols hydromorphes en climat tempere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+                <w:t xml:space="preserve">Taking into account the soil hydrodynamic characteristics and the spatial organization of soils in hydrological modelling: a first step.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Maitre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Curmi</w:t>
+                <w:t xml:space="preserve">- Wiadiatmaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 318, pp.87-92</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 12, pp.438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706597v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse structurale a differentes echelles d'un paysage granitique (Massif de Fougeres, Bretagne). Implications geomorphologiques et hydrologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les formes solides du fer en milieu hydromorphe acide: une approche compartimentale par dissolution selective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Helluin</w:t>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 2, pp.86-87</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 316 (2), pp.1463-1468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02714906v1</w:t>
+                <w:t xml:space="preserve">hal-02709913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes solides du fer en milieu hydromorphe acide: une approche compartimentale par dissolution selective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse structurale d'un versant granitique (Massif de Quintin, Bretagne). Implications sur le fonctionnement hydrique et geochimique (Massif de Fougeres et Quintin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Widiatmaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 316 (2), pp.1463-1468</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 2, pp.88-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709913v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse structurale d'un versant granitique (Massif de Quintin, Bretagne). Implications sur le fonctionnement hydrique et geochimique (Massif de Fougeres et Quintin)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse structurale a differentes echelles d'un paysage granitique (Massif de Fougeres, Bretagne). Implications geomorphologiques et hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Helluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 2, pp.88-89</w:t>
+              <w:t xml:space="preserve">, 1993, 2, pp.86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709857v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural effects of Lumbricus terrestris (Oligochaeta: Lumbricidae) on the soil-organic matter system: micromorphological observations and autoradiographs</w:t>
               </w:r>
@@ -6773,64 +6773,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of collected soil water samples by the dissolution of the mineral constituents of porus P.T.F.E. cups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7943,381 +7943,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping intra-plot topsoil diversity of Burgundy vineyards (Aloxe- Corton, France) from very high spatial resolution (VHSR) images</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of water reserve of the Burgundy vineyard soils in the monitoring of grape maturation and for understanding the epidemiology of wood diseases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Taoutaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Louamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXth International Terroir Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon-Reims, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.4-35 - 4-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115594v1</w:t>
+                <w:t xml:space="preserve">hal-01131932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of water reserve of the Burgundy vineyard soils in the monitoring of grape maturation and for understanding the epidemiology of wood diseases.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sols et paysages viticoles de la Côte bourguignonne : une construction historique à préserver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vannier-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.4-35 - 4-37</w:t>
+              <w:t xml:space="preserve">IXième Congrès International des Terroirs vitivinicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon-Reims, France. pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131932v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols et paysages viticoles de la Côte bourguignonne : une construction historique à préserver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping intra-plot topsoil diversity of Burgundy vineyards (Aloxe- Corton, France) from very high spatial resolution (VHSR) images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vannier-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXième Congrès International des Terroirs vitivinicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dijon-Reims, France. pp.29-33</w:t>
+              <w:t xml:space="preserve">IXth International Terroir Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon-Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878028v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité de la réserve en eau des sols de Bourgogne pour une année climatique (2003) représentative du climat futur</w:t>
               </w:r>
@@ -9401,269 +9401,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural features induced by agricultural management and earthworm activity in relation to infiltration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of earthworm burrows on water transfers. A morphological approach using an in situ characterization and flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lamandé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Jean-François Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. World congress of soil science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">7th International Conference on the Ecology of Lombriciens, Cardiff, 1-6 September 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759845v1</w:t>
+                <w:t xml:space="preserve">hal-03216792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of earthworm burrows on water transfers. A morphological approach using an in situ characterization and flow model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guénola Pérès</w:t>
+                <w:t xml:space="preserve">Structural features induced by agricultural management and earthworm activity in relation to infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Delerue</w:t>
+                <w:t xml:space="preserve">Guenola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on the Ecology of Lombriciens, Cardiff, 1-6 September 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">17. World congress of soil science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216792v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of earthworm biodiversity, subject to different agricultural managements, on soil structure and infiltration</w:t>
               </w:r>
@@ -9768,1300 +9768,1300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des pratiques culturales et de l'activité biologique sur les propriétés hydrodynamiques du sol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+                <w:t xml:space="preserve">Structural features induced by agricultural management and earthworms activity and their effect on near-saturated inflitration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AFES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Working Meeting on Soil Micropedology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761852v1</w:t>
+                <w:t xml:space="preserve">hal-03211048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'activité lombricienne sur la structure du sol et ses propriétés d'infiltration dans des agrosystèmes bretons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Journées scientifiques du GFHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Vaulx en Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural features induced by agricultural management and earthworms activity and their effect on near-saturated inflitration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soils and water : the small watersheds approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Working Meeting on Soil Micropedology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Water management in rural South India and Sri Lanka. Emerging themes and critical issues. Proceedings of the Indo-French Round Table at the French Institute of Pondicherry, 31 October 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de Pondichéry, Oct 2001, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211048v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soils and water : the small watersheds approach</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactions entre biodiversité lombricienne et structure du sol en fonction des pratiques culturales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guénola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water management in rural South India and Sri Lanka. Emerging themes and critical issues. Proceedings of the Indo-French Round Table at the French Institute of Pondicherry, 31 October 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français de Pondichéry, Oct 2001, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">Journées AFES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218509v1</w:t>
+                <w:t xml:space="preserve">hal-02762632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les problèmes de l'eau dans l'Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance de l'Inde agricole et coopération franco-indienne en recherche agronomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, Nov 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Watershed Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fritsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Environmental Issues of Mining Activities on Water Quality and Watershed Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indo-French Cell for Water Sciences (IFCWS); Indian Institute of Science, Jun 2001, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre biodiversité lombricienne et structure du sol en fonction des pratiques culturales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Influence des pratiques culturales et de l'activité biologique sur les propriétés hydrodynamiques du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AFES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762632v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role des nappes sur les transferts d'eau et de solutés dans les bassins versants : approche expérimentale et modélisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Olivie-Lauquet</w:t>
+                <w:t xml:space="preserve">Pertinence de la macroporosité observée in situ comme outil de l'activité lombricienne.&amp;quot;Les enjeux actuels de l'anthropisation des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme National de Recherche en Hydrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6. Journées Nationales de l'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769264v1</w:t>
+                <w:t xml:space="preserve">hal-02835567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence de la macroporosité observée in situ comme outil de l'activité lombricienne.&amp;quot;Les enjeux actuels de l'anthropisation des sols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Rivière</w:t>
+                <w:t xml:space="preserve">Role des nappes sur les transferts d'eau et de solutés dans les bassins versants : approche expérimentale et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Olivie-Lauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Nationales de l'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Nancy, France. 1 p</w:t>
+              <w:t xml:space="preserve">Programme National de Recherche en Hydrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02835567v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la réserve en eau à l'échelle des pédopaysages de Bourgogne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+                <w:t xml:space="preserve">Systèmes pédologiques et systèmes agraires : pour une approche de la gestion durable de la ressource Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Vautier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Toussaint</w:t>
+                <w:t xml:space="preserve">Philippe Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TENEUR EN EAU ET TRANSFERTS EN MILIEU POREUX : MESURES ET STATISTIQUES À L'ÉCHELLE STATIONNELLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Aix-en-Provence, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">6. Journées Nationales de l'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Nancy, France. pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459754v1</w:t>
+                <w:t xml:space="preserve">hal-02840303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes pédologiques et systèmes agraires : pour une approche de la gestion durable de la ressource Sol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dosso</w:t>
+                <w:t xml:space="preserve">Évaluation de la réserve en eau à l'échelle des pédopaysages de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jouve</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Nationales de l'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Nancy, France. pp.104</w:t>
+              <w:t xml:space="preserve">TENEUR EN EAU ET TRANSFERTS EN MILIEU POREUX : MESURES ET STATISTIQUES À L'ÉCHELLE STATIONNELLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Aix-en-Provence, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840303v1</w:t>
+                <w:t xml:space="preserve">hal-00459754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage des constituants fins et grossiers du sol à l'échelle microscopique. Quantification par analyse d'image.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11093,1210 +11093,1210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil distribution model in the loamy cover of the Armorican Massif (France): Role and origin of hydromorphy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification de la distribution relative des constituants grossiers et fins par analyse d'image.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Widiatmaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
+              <w:t xml:space="preserve">16. Congrès Mondial de Science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764923v1</w:t>
+                <w:t xml:space="preserve">hal-02765529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydrodynamique des sols sur grès au Brésil. Conséquences sur la pédogenèse et le relief.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Dynamique de l'eau à l'echelle de l'averse le long d'une toposéquence (France):rôle de l'organisation du sol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grimaldi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765791v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de distribution des sols : Sensibilité à la résolution des MNT et aux données pédologiques disponibles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydromorphic soils, hydrology and water quality : spatial distribution and functional modelling at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SSS Workshop on Soil and Walter quality at different scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766123v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de l'eau à l'echelle de l'averse le long d'une toposéquence (France):rôle de l'organisation du sol.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromorphology and hydrodynamical functioning of crusted soils in Sudano-Sahelien area, Burkina-Faso.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Degoumois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zida</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+                <w:t xml:space="preserve">J.C. Védy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764600v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la distribution relative des constituants grossiers et fins par analyse d'image.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+                <w:t xml:space="preserve">Modèles de distribution des sols : Sensibilité à la résolution des MNT et aux données pédologiques disponibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaplot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès Mondial de Science du sol</w:t>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765529v1</w:t>
+                <w:t xml:space="preserve">hal-02766123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromorphic soils, hydrology and water quality : spatial distribution and functional modelling at different scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations entre la morphologie des pores et les transferts hydriques en conditions saturées ou proches de la saturation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS Workshop on Soil and Walter quality at different scales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461052v1</w:t>
+                <w:t xml:space="preserve">hal-02770720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromorphology and hydrodynamical functioning of crusted soils in Sudano-Sahelien area, Burkina-Faso.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions systèmes pédologiques/systèmes agraires au Parana (Brésil) et durabilité de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Degoumois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.C. Védy</w:t>
+                <w:t xml:space="preserve">R. Ralisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769372v1</w:t>
+                <w:t xml:space="preserve">hal-02769974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions systèmes pédologiques/systèmes agraires au Parana (Brésil) et durabilité de l'agriculture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil distribution model in the loamy cover of the Armorican Massif (France): Role and origin of hydromorphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Ralisch</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Widiatmaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769974v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre la morphologie des pores et les transferts hydriques en conditions saturées ou proches de la saturation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Comportement hydrodynamique des sols sur grès au Brésil. Conséquences sur la pédogenèse et le relief.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C.L. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770720v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la distribution relative des constituants fins et grossiers dans un sol par MEB, analyse X et analyse d'images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation et modélisation des transferts en milieu agricole intensif. Programme CORMORAN-INRA période 1992-1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Microscopie électronique à balayage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Versailles, France</w:t>
+              <w:t xml:space="preserve">Le Programme AIP " Valorisation et protection des ressources en eau " Bilan 1992-1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766199v1</w:t>
+                <w:t xml:space="preserve">hal-02768826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation des transferts en milieu agricole intensif. Programme CORMORAN-INRA période 1992-1995</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification de la distribution relative des constituants fins et grossiers dans un sol par MEB, analyse X et analyse d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Programme AIP " Valorisation et protection des ressources en eau " Bilan 1992-1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Microscopie électronique à balayage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768826v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interest of geophysical methods for locating hydromorphic horizons in acid pedological systems</w:t>
               </w:r>
@@ -12630,1115 +12630,1128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling image analysis and hydrodynamic measurements to quantify macropore space for a functional typology of surface crusts.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Guenat</w:t>
+                <w:t xml:space="preserve">Pertinence du découpage pédologique pour l'estimation spatiale des propriétés physiques du sol. Validation à l'échelle d'un bassin versant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International working meeting on soil micromorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Etude des phénomènes saptiaux en agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767949v1</w:t>
+                <w:t xml:space="preserve">hal-02765245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions milieu - pratiques agricoles - qualité des eaux sur des bassins versants élémentaires de Bretagne occidentale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of macrofauna on soil structure and pore space morphology as measured by image analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque Interceltique d'Hydrologie et de Gestion des Eaux - Bretagne 96.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Rennes, France</w:t>
+              <w:t xml:space="preserve">10. International working Meeting on soil Micromorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766292v1</w:t>
+                <w:t xml:space="preserve">hal-02770838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des variations spatiales et temporelles de la conductivité hydraulique à l'échelle du versant.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Cheverry</w:t>
+                <w:t xml:space="preserve">Fonctionnement d'un sytème pédologique armoricain (bassin versant du Coët dan):II. Variations saisonnières et au cours des averses de l'état hydrique du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de l'Etude des Sols</w:t>
+              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764834v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fontionnement d'un sytème pédologique armoricain (bassin-versant du Coët Dan):III. Transferts en conditions saturées, analyse des voies de circulation préférentielles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+                <w:t xml:space="preserve">Interactions milieu - pratiques agricoles - qualité des eaux sur des bassins versants élémentaires de Bretagne occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">- Widiatmaka</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
+              <w:t xml:space="preserve">1. Colloque Interceltique d'Hydrologie et de Gestion des Eaux - Bretagne 96.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765261v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une agriculture axée sur le développement durable, plus respectueuse de l'environnement: l'exemple du CEDAPA. Intérêt de l'approche sol dans le diagnostic.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des variations spatiales et temporelles de la conductivité hydraulique à l'échelle du versant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Reyne</w:t>
+                <w:t xml:space="preserve">D. Heddadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
+              <w:t xml:space="preserve">5. Journées de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765917v1</w:t>
+                <w:t xml:space="preserve">hal-02764834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence du découpage pédologique pour l'estimation spatiale des propriétés physiques du sol. Validation à l'échelle d'un bassin versant.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Walter</w:t>
+                <w:t xml:space="preserve">Fontionnement d'un sytème pédologique armoricain (bassin-versant du Coët Dan):III. Transferts en conditions saturées, analyse des voies de circulation préférentielles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Widiatmaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etude des phénomènes saptiaux en agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765245v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of macrofauna on soil structure and pore space morphology as measured by image analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une agriculture axée sur le développement durable, plus respectueuse de l'environnement: l'exemple du CEDAPA. Intérêt de l'approche sol dans le diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International working Meeting on soil Micromorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770838v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement d'un sytème pédologique armoricain (bassin versant du Coët dan):II. Variations saisonnières et au cours des averses de l'état hydrique du sol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme CORMORAN-INRA: rôle du milieu physique sur les chemins de l'eau; incidence sur le contrôle géochimique de la teneur en nitrate des eaux superficielles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765916v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme CORMORAN-INRA: rôle du milieu physique sur les chemins de l'eau; incidence sur le contrôle géochimique de la teneur en nitrate des eaux superficielles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation prédictive de la distribution spatiale des sols hydromorphes de fonds de vallée à partir de critères topographiques et de substrat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thiersault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaplot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
+              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764984v1</w:t>
+                <w:t xml:space="preserve">hal-02767197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation prédictive de la distribution spatiale des sols hydromorphes de fonds de vallée à partir de critères topographiques et de substrat.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chaplot</w:t>
+                <w:t xml:space="preserve">Combining image analysis and mercury porosimetry in order to characterize the pore space of a ferralsols catena.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
+              <w:t xml:space="preserve">10. International working meeting on soil micromorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767197v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of class pedotransfer functions and soil distribution models for water quality studies: the case of nitrate in armorican catchments</w:t>
               </w:r>
@@ -13826,273 +13839,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining image analysis and mercury porosimetry in order to characterize the pore space of a ferralsols catena.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Berrier</w:t>
+                <w:t xml:space="preserve">Apport de la géophysique pour l'identification des systèmes pédologiques hydromorphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaplot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bestautte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hollier-Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International working meeting on soil micromorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">2. Congrès géophysique de l'ingénieur et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766513v1</w:t>
+                <w:t xml:space="preserve">hal-02764977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la géophysique pour l'identification des systèmes pédologiques hydromorphes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Bestautte</w:t>
+                <w:t xml:space="preserve">Coupling image analysis and hydrodynamic measurements to quantify macropore space for a functional typology of surface crusts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Degoumois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Congrès géophysique de l'ingénieur et de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Nantes, France</w:t>
+              <w:t xml:space="preserve">10. International working meeting on soil micromorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764977v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de projet pluridisciplinaire pour étudier le transfert de fongicides appliqués en culture de ble.</w:t>
               </w:r>
@@ -14367,51 +14367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14447,1275 +14447,1275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic parameters of French soils. Summary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solimage: une banque de donnees pedologiques construite sur la base d'images documentees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ary Bruand</w:t>
+                <w:t xml:space="preserve">B. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Voltz</w:t>
+                <w:t xml:space="preserve">Alexandre Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bornand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flore Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1994, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">4. Journees Nationales d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1994, Lille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773942v1</w:t>
+                <w:t xml:space="preserve">hal-02843290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image analysis of the main horizons of an oxisol/ultisol toposequence in Sao Paulo state (Marilia, S.P., Brazil)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.S. Castro</w:t>
+                <w:t xml:space="preserve">Soil horizons hydrodynamic characteristics of an acid soil system. Interest of their grouping according to functional properties for spatial transposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Widiatmaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775098v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soldidac: un hypermedia educatif pour la decouverte de la couverture pedologique</w:t>
+                <w:t xml:space="preserve">Forms of iron oxides in acid hydromorphic soil environments. Morphology and characterization by selective dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ruellan</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journees Nationales de l'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1994, Lille, France. pp.2</w:t>
+              <w:t xml:space="preserve">9. International Working Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1992, Townsville, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02852232v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solimage: une banque de donnees pedologiques construite sur la base d'images documentees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dosso</w:t>
+                <w:t xml:space="preserve">Porosity quantification of a basalt weathering profile using backscattered electron scanning images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dekayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ruellan</w:t>
+                <w:t xml:space="preserve">F. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journees Nationales d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1994, Lille, France. pp.1</w:t>
+              <w:t xml:space="preserve">15. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02843290v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms of iron oxides in acid hydromorphic soil environments. Morphology and characterization by selective dissolution</w:t>
+                <w:t xml:space="preserve">Degradation of structure and hydraulic properties in an oxisol under cultivation (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.F. Kertzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Queiroz Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Working Meeting</w:t>
+              <w:t xml:space="preserve">9. International Working Meeting on Soil Micromorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1992, Townsville, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778806v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity quantification of a basalt weathering profile using backscattered electron scanning images</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soldidac: un hypermedia educatif pour la decouverte de la couverture pedologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Berrier</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ruellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t>
+              <w:t xml:space="preserve">4. Journees Nationales de l'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1994, Lille, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775765v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02852232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of structure and hydraulic properties in an oxisol under cultivation (Brazil)</w:t>
+                <w:t xml:space="preserve">Saprolite influence on formation of well-drained and hydromorphic horizons in an acid soil system as determined by structural analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Queiroz Neto</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Widiatmaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ruellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Working Meeting on Soil Micromorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1992, Townsville, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774477v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil horizons hydrodynamic characteristics of an acid soil system. Interest of their grouping according to functional properties for spatial transposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">- Widiatmaka</w:t>
+                <w:t xml:space="preserve">Macropore space morphology by image analysis: its relationships with mass transfers during weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Sanfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boulange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02772077v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macropore space morphology by image analysis: its relationships with mass transfers during weathering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Colin</w:t>
+                <w:t xml:space="preserve">Pertinence de l'echelle de l'horizon pedologique sur les caracteristiques hydrodynamiques. Interet de leur regroupement en blocs fonctionnels pour la spatialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Widiatmaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Boulange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t>
+              <w:t xml:space="preserve">4. Journees Nationales d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1994, Lille, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776265v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02847504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saprolite influence on formation of well-drained and hydromorphic horizons in an acid soil system as determined by structural analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image analysis of pore space morphology in soil sections, in relation to water movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ruellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Working Meeting on Soil Micromorphology</w:t>
+              <w:t xml:space="preserve">9. International Working Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1992, Townsville, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775339v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence de l'echelle de l'horizon pedologique sur les caracteristiques hydrodynamiques. Interet de leur regroupement en blocs fonctionnels pour la spatialisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">- Widiatmaka</w:t>
+                <w:t xml:space="preserve">Hydraulic parameters of French soils. Summary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journees Nationales d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1994, Lille, France. pp.48</w:t>
+              <w:t xml:space="preserve">Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1994, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02847504v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image analysis of pore space morphology in soil sections, in relation to water movement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Image analysis of the main horizons of an oxisol/ultisol toposequence in Sao Paulo state (Marilia, S.P., Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Working Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1992, Townsville, Australia</w:t>
+              <w:t xml:space="preserve">15. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775716v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regroupement des horizons d'un systeme pedologique sur leurs caracteristiques hydrodynamiques</w:t>
               </w:r>
@@ -15796,90 +15796,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse structurale d'un versant granitique (Massif de Quintin, Bretagne). Implications sur le fonctionnement hydrique et geochimique (Massif de Fougeres et Quintin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Widiatmaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde "Organisation et dynamique interne de la couverture pedologique et son importance pour la comprehension de la morphogenese"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1991, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15917,51 +15917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroporosidade de um solo podzolico vermelho amarelo de Marilia, sp, através de analisador de imagens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16012,51 +16012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements d'organisation macroscopique du sol sous l'action anthropique. Consequences sur la dynamique de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F. Kertzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16094,51 +16094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis of morphological pore characterization of soil sections, in relation to water movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16189,51 +16189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation, mineralogie et dynamique de l'aluminium dans les sols acides et podzoliques en climat tempere et oceanique: exemples du Massif Armoricain, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17011,51 +17011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vannier-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium GiESCO 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Porto, Portugal. </w:t>
@@ -17136,51 +17136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vannier-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXth International Terroir Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon-Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17205,90 +17205,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural features induced by earthworms activity and agricultural management in relation to near-saturated infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International working meeting on soil micromorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Gent, Belgium. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17313,103 +17313,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur le sol: l'enseignement de la science du sol par l'approche morphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ADMES "De l'image papier a l'image numerisee: conception et exploitation dans l'enseignement superieur"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Montpellier, France. 1 p., 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17894,51 +17894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anupama K.; Achyuthan H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Late quaternary environment change: emerging issues. Proceedings of the International PAGES workshop and training program at the French Institute, Pondicherry, 10th–15th February 2003, and the common seminar at Anna University, Chennai, 8th February 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -17980,51 +17980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functioning of a Small Experimental Watershed in the Serra do Mar, Brazil - The need of a Multidisciplinary Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18252,51 +18252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18993,51 +18993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 99126, UMR SAS, 65 rue de Saint-Brieuc, 35000 Rennes; UMR 6553 Ecobio. 2002, pp.181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19059,77 +19059,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'une typologie des milieux réducteurs naturels en relation avec le potentiel dénitrifiant des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bidois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19432,51 +19432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C913B1B"/>
+    <w:nsid w:val="0893FA4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19663,51 +19663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-curmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6546-1172" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08351029X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.09.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8110574" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Mur&#353;ec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/623/2017-PSE" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.06.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSTH52WH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01821539v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arc&#226;ngelo Loss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Basso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvador Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#244;ncio de Paula Koucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Assis De Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/01000683rbcs20140718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.05.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Tavares Filho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Guimar&#227;es" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-06832012000100026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellido" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2010.08.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353CLG80-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Dodane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercat-Rommens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Briand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/ja.2007.11.20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477735v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masood Ahmad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.10.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2CWH5TS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ahmad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.03.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWD2ZXL6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.055" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKRLCQW4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460887v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Gorosito" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia J. Folgarait" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Lavelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.05.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHCPR2M9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dosso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santos de Assis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane de Conti Medina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.03.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJHQL5R2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207089v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kribaa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hallaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lahmar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-1987(01)00171-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJSTK38G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Herpin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679588v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kribaa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Lahmar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676743v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hollier-Larousse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690297v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivie-Lauquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693666v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631407v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00494-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QJDKT4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duboisset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pashanasi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698489v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Widiatmaka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461048v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003740050452" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNCKRQD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bidois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourri&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheverry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Prevost" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillaume" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686337v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Binet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697427v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Azib" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708923v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pellerin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira de Queiroz-Neto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aoudjit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715472v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wiadiatmaka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706597v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maitre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714906v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helluin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709913v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704565v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704108v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710507v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718845v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724568v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diab" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718136v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Kochko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717606v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716691v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717862v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B.A. Bisdom" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boekestein" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Letsch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733845v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouaini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebib" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.791" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148868v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delion" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951160v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750197v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115594v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131932v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayachi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taoutaou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louamba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878028v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier-Petit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459752v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758071v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418649v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821166v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boilletot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756836v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753719v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maigrot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dodane" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015590v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759845v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamand&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216792v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delerue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216784v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lamand&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bellido" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761852v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760436v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211048v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peres" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218509v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211729v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211722v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762632v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;nola" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769264v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835567v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459754v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840303v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jouve" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768465v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764923v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Widiatmaka" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765791v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.L. Santos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castro" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766123v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764600v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zida" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765529v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461052v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769372v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Degoumois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guenat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. V&#233;dy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769974v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ralisch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770720v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766199v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768826v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766183v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larousse-Hollier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769267v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765255v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767949v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766292v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nicolas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764834v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heddadj" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765261v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765917v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reyne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765245v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770838v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765916v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zidia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764984v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767197v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiersault" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765400v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766513v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764977v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bestautte" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777297v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montfort" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Delmas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Einhorn" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillardon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773123v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cros-Payot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848357v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773942v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775098v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Castro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852232v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Pasquier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruellan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843290v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778806v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775765v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekayir" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774477v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Kertzman" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Queiroz Neto" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772077v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776265v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sanfo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulange" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775339v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847504v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775716v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843823v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851933v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773014v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. de Castro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844911v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772299v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783444v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782361v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853264v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296298v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Akiki" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiwa Zoghbi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30583.88489" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01986057v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601554v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116804v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115522v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114963v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829843v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849565v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685563v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Faucher" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Artaz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857996v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826467v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218697v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/pde42/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085584v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Furian" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir de Cicco" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco C.S. Arcova" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840213v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bousquet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daverat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holveck" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842541v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856530v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853908v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bresson" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873913v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808086v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068855v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852029v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidois" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858711v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01576590v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-curmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6546-1172" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08351029X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.09.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8110574" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Mur&#353;ec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/623/2017-PSE" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.06.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSTH52WH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01821539v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arc&#226;ngelo Loss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Basso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvador Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#244;ncio de Paula Koucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Assis De Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/01000683rbcs20140718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.05.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Tavares Filho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Guimar&#227;es" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-06832012000100026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellido" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2010.08.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353CLG80-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Dodane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercat-Rommens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Briand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/ja.2007.11.20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477735v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masood Ahmad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.10.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2CWH5TS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478219v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ahmad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.055" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKRLCQW4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Gorosito" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia J. Folgarait" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Lavelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.05.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHCPR2M9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.03.020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWD2ZXL6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dosso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santos de Assis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane de Conti Medina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.03.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJHQL5R2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675857v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207089v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kribaa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hallaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lahmar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-1987(01)00171-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJSTK38G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Herpin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kribaa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Lahmar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676743v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hollier-Larousse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358679v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boulet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690297v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivie-Lauquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00494-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QJDKT4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693666v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696915v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duboisset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pashanasi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698489v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Widiatmaka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461048v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003740050452" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNCKRQD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bidois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourri&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheverry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Prevost" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillaume" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686337v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Binet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697427v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Azib" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700853v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708923v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pellerin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira de Queiroz-Neto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aoudjit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maitre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715472v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wiadiatmaka" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709857v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714906v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helluin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704565v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704108v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710507v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718845v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724568v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diab" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718136v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Kochko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717606v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716691v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717862v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B.A. Bisdom" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boekestein" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Letsch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733845v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouaini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebib" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.791" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148868v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delion" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951160v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750197v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131932v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayachi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taoutaou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louamba" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878028v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier-Petit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459752v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758071v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418649v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821166v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boilletot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756836v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753719v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maigrot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dodane" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015590v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delerue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759845v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamand&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216784v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lamand&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bellido" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211048v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760436v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218509v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762632v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;nola" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211729v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211722v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761852v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835567v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769264v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840303v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jouve" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459754v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768465v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765529v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764600v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zida" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461052v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769372v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Degoumois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guenat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. V&#233;dy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766123v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770720v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769974v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ralisch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764923v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Widiatmaka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765791v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.L. Santos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768826v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766199v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766183v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larousse-Hollier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769267v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765255v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765245v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770838v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765916v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zidia" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766292v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nicolas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764834v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heddadj" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765261v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765917v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reyne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764984v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767197v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiersault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766513v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765400v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764977v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bestautte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767949v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777297v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montfort" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Delmas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Einhorn" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillardon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773123v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cros-Payot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848357v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843290v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruellan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Pasquier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772077v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778806v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775765v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekayir" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774477v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Kertzman" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Queiroz Neto" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852232v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775339v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776265v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sanfo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulange" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847504v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775716v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773942v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775098v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Castro" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843823v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851933v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773014v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. de Castro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844911v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772299v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783444v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782361v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853264v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296298v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Akiki" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiwa Zoghbi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30583.88489" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01986057v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601554v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116804v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115522v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114963v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829843v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849565v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685563v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Faucher" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Artaz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857996v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826467v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218697v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/pde42/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085584v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Furian" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir de Cicco" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco C.S. Arcova" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840213v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bousquet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daverat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holveck" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842541v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856530v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853908v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bresson" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873913v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808086v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068855v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852029v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidois" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858711v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01576590v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>