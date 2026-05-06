--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1737,282 +1737,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'environnement d'un bois de pins sur la maturité des baies de pinot noir sur une parcelle viticole situee en côte de Nuits» in Global warming, which potential impacts on the vineyards ?</w:t>
+                <w:t xml:space="preserve">Modelling Regional Impacts of Radioactive Pollution on Permanent Grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Peyron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Brayer</w:t>
+                <w:t xml:space="preserve">Vanessa Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercat-Rommens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Briand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Unesco Chair Wine and Culture.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (1), pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3923/ja.2007.11.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172481v1</w:t>
+                <w:t xml:space="preserve">hal-02656493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Regional Impacts of Radioactive Pollution on Permanent Grassland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mercat-Rommens</w:t>
+                <w:t xml:space="preserve">Influence de l'environnement d'un bois de pins sur la maturité des baies de pinot noir sur une parcelle viticole situee en côte de Nuits» in Global warming, which potential impacts on the vineyards ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Unesco Chair Wine and Culture.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656493v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedogenic Carbonates on Precambrian Silicate Rocks in South India: Origin and Paleoclimatic Significance</w:t>
               </w:r>
@@ -2121,440 +2121,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Ca in South Indian Calcretes Developed on Metamorphic Rocks</w:t>
+                <w:t xml:space="preserve">Pathways of Calcrete Development on Weathered Silicate Rocks in Tamil Nadu, India: Mineralogy, Chemistry and Paleoenvironmental Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Y. Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S.M. Ahmad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 192 (1-2), pp.1--18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2006.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.055⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478219v1</w:t>
+                <w:t xml:space="preserve">hal-02478220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological changes in Camponotus punctulatus (Mayr) anthilles of different ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.B. Gorosito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.B. Gorosito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Curmi</w:t>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+                <w:t xml:space="preserve">Patricia J. Folgarait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick M. Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 132 (3-4), pp.249-260. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.05.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways of Calcrete Development on Weathered Silicate Rocks in Tamil Nadu, India: Mineralogy, Chemistry and Paleoenvironmental Implications</w:t>
+                <w:t xml:space="preserve">Origin of Ca in South Indian Calcretes Developed on Metamorphic Rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.M. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 192 (1-2), pp.1--18. </w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (1-3), pp.275--278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2006.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478220v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture ou élevage ? Rôle des couvertures pédologiques dans la différenciation et la transformation de systèmes agraires pionniers au Brésil</w:t>
               </w:r>
@@ -2691,51 +2691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3017,549 +3017,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of macrofauna in the transformation and reversibility of soil structure of an oxisol in the process of forest to pasture conversion</w:t>
+                <w:t xml:space="preserve">Effects of various cultivation methods on the structure and hydraulic properties of a soil in a semi-arid climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Barros</w:t>
+                <w:t xml:space="preserve">M Kribaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+                <w:t xml:space="preserve">R Lahmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 60 (1-2), pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-1987(01)00171-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675857v1</w:t>
+                <w:t xml:space="preserve">hal-05207089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of various cultivation methods on the structure and hydraulic properties of a soil in a semi-arid climate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V Hallaire</w:t>
+                <w:t xml:space="preserve">Caractères d'hydromorphie et variabilité temporelle de la présence de Fe(II) dans les couvertures pédologiques du Massif armoricain. I. Exemple de deux toposéquences sur granite et sur schiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaplot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R Lahmar</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 332, pp.107-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05207089v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil carbon storage prediction in temperate hydromorphic soils using a morphologic index and digital elevation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 166 (1), pp.48-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractères d'hydromorphie et variabilité temporelle de la présence de Fe(II) dans les couvertures pédologiques du Massif armoricain. I. Exemple de deux toposéquences sur granite et sur schiste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
+                <w:t xml:space="preserve">The role of macrofauna in the transformation and reversibility of soil structure of an oxisol in the process of forest to pasture conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grimaldi</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 332, pp.107-113</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 100, pp.193-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460967v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of various cultivation methods on the structure and hydraulic properties of a soil in a semi-arid climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kribaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3837,501 +3837,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution of rare earth elements in groundwaters: assessing the role of source-rock composition, redox changes and colloidal particles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de cartes pédologiques pour identifier le rôle du régime tectonique sur la répartition régionale de la perméabilité des altérites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaplot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 64 (24), pp.4131-4151</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 330, pp.479-483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690297v1</w:t>
+                <w:t xml:space="preserve">hal-02696915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution of rare earth elements in groundwaters: Assessing the role of source-rock composition, redox changes and colloidal particles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving soil hydromorphy prediction according to DEM resolution and available pedological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaplot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 97, pp.405-422</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04631407v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving soil hydromorphy prediction according to DEM resolution and available pedological data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The distribution of rare earth elements in groundwaters: Assessing the role of source-rock composition, redox changes and colloidal particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Olivié-Lauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 64 (24), pp.4131-4151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(00)00494-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693666v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de cartes pédologiques pour identifier le rôle du régime tectonique sur la répartition régionale de la perméabilité des altérites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The distribution of rare earth elements in groundwaters: assessing the role of source-rock composition, redox changes and colloidal particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Olivie-Lauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 330, pp.479-483</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 64 (24), pp.4131-4151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696915v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of auxiliary geophysical data to improve a soil-landscape model</w:t>
               </w:r>
@@ -4425,90 +4425,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil structure changes induced by tropical earthworm Pontoscolex corethrurus and organic inputs in a Peruvian ultisol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pashanasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4779,51 +4779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pada tanah dalam keadaan jenuh, analisa aliran air melelui pori tanah berdasarkan morfologi dan morfometri pori melalui analisa citra.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Widiatmaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4900,51 +4900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 27 (4), pp.417-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4990,51 +4990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie de la porosite et circulations préférentielles en saturé. Cas des horizons d'un système pédologique armoricain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5204,277 +5204,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of soil cover organization on the floristic and structural heterogeneity of a Guianan rain forest</w:t>
+                <w:t xml:space="preserve">Agricultural practices and the spatial distribution of earthworms in maize fields. Relationships between earthworm abundance, maize plants and soil compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sabatier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 131, pp.81-108</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 29 (3-4), pp.577-583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697554v1</w:t>
+                <w:t xml:space="preserve">hal-02686337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural practices and the spatial distribution of earthworms in maize fields. Relationships between earthworm abundance, maize plants and soil compaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of soil cover organization on the floristic and structural heterogeneity of a Guianan rain forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Binet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Godron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 29 (3-4), pp.577-583</w:t>
+              <w:t xml:space="preserve">Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 131, pp.81-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686337v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and chemical variations within prisms of a saline polder clay in relation to seasonal changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menouar Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5640,260 +5640,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pédologie: débat autour de différents regards sur le sol. A propos du livre d'Alain Ruellan et M. Dosso</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme CORMORAN-INRA: de l'importance du milieu physique dans la régulation biogéochimique de la teneur en nitrate des eaux superficielles (Communication)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 3 (3), pp.246-251</w:t>
+              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26 (1), pp.37-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700853v1</w:t>
+                <w:t xml:space="preserve">hal-02708923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme CORMORAN-INRA: de l'importance du milieu physique dans la régulation biogéochimique de la teneur en nitrate des eaux superficielles (Communication)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pédologie: débat autour de différents regards sur le sol. A propos du livre d'Alain Ruellan et M. Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 26 (1), pp.37-56</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 3 (3), pp.246-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708923v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contribution to an understanding of lanscape development through three-dimensional morphological analysis of a pedological cover (Paulinia, State of Sao Paulo, Brazil).</w:t>
               </w:r>
@@ -6596,51 +6596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural effects of Lumbricus terrestris (Oligochaeta: Lumbricidae) on the soil-organic matter system: micromorphological observations and autoradiographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8422,277 +8422,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence de la qualité du sol sur la formation du prix des terres agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la réserve en eau à l'échelle des pédopaysages de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
+                <w:t xml:space="preserve">A. Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées d'Étude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">journées scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758071v1</w:t>
+                <w:t xml:space="preserve">hal-00418649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la réserve en eau à l'échelle des pédopaysages de Bourgogne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence de la qualité du sol sur la formation du prix des terres agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lamy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Curmi</w:t>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Castel</w:t>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées scientifiques du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées d'Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418649v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire du sol. Les bordes désertées du bois de Cestres et leur finage (commune de Saint Martin du Mont - Côté d'Or)</w:t>
               </w:r>
@@ -8704,51 +8704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Boilletot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9187,51 +9187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9401,269 +9401,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of earthworm burrows on water transfers. A morphological approach using an in situ characterization and flow model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural features induced by agricultural management and earthworm activity in relation to infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Delerue</w:t>
+                <w:t xml:space="preserve">M. Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on the Ecology of Lombriciens, Cardiff, 1-6 September 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">17. World congress of soil science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216792v1</w:t>
+                <w:t xml:space="preserve">hal-02759845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural features induced by agricultural management and earthworm activity in relation to infiltration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">The role of earthworm burrows on water transfers. A morphological approach using an in situ characterization and flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. World congress of soil science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">7th International Conference on the Ecology of Lombriciens, Cardiff, 1-6 September 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759845v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of earthworm biodiversity, subject to different agricultural managements, on soil structure and infiltration</w:t>
               </w:r>
@@ -9768,269 +9768,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural features induced by agricultural management and earthworms activity and their effect on near-saturated inflitration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V Hallaire</w:t>
+                <w:t xml:space="preserve">Effet de l'activité lombricienne sur la structure du sol et ses propriétés d'infiltration dans des agrosystèmes bretons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Cluzeau</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Working Meeting on Soil Micropedology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">26. Journées scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Vaulx en Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211048v1</w:t>
+                <w:t xml:space="preserve">hal-02760436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'activité lombricienne sur la structure du sol et ses propriétés d'infiltration dans des agrosystèmes bretons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+                <w:t xml:space="preserve">Structural features induced by agricultural management and earthworms activity and their effect on near-saturated inflitration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guenola Pérès</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Journées scientifiques du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Vaulx en Velin, France</w:t>
+              <w:t xml:space="preserve">International Working Meeting on Soil Micropedology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760436v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soils and water : the small watersheds approach</w:t>
               </w:r>
@@ -10079,411 +10079,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre biodiversité lombricienne et structure du sol en fonction des pratiques culturales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les problèmes de l'eau dans l'Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guénola</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Bourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AFES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Rennes, France</w:t>
+              <w:t xml:space="preserve">Connaissance de l'Inde agricole et coopération franco-indienne en recherche agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Nov 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762632v1</w:t>
+                <w:t xml:space="preserve">hal-03211729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les problèmes de l'eau dans l'Inde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Watershed Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fritsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de l'Inde agricole et coopération franco-indienne en recherche agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Nov 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Environmental Issues of Mining Activities on Water Quality and Watershed Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indo-French Cell for Water Sciences (IFCWS); Indian Institute of Science, Jun 2001, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211729v1</w:t>
+                <w:t xml:space="preserve">hal-03211722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Watershed Project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions entre biodiversité lombricienne et structure du sol en fonction des pratiques culturales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Guénola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Environmental Issues of Mining Activities on Water Quality and Watershed Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Indo-French Cell for Water Sciences (IFCWS); Indian Institute of Science, Jun 2001, Bangalore, India</w:t>
+              <w:t xml:space="preserve">Journées AFES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211722v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des pratiques culturales et de l'activité biologique sur les propriétés hydrodynamiques du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10515,553 +10515,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence de la macroporosité observée in situ comme outil de l'activité lombricienne.&amp;quot;Les enjeux actuels de l'anthropisation des sols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Rivière</w:t>
+                <w:t xml:space="preserve">Role des nappes sur les transferts d'eau et de solutés dans les bassins versants : approche expérimentale et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Olivie-Lauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Nationales de l'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Nancy, France. 1 p</w:t>
+              <w:t xml:space="preserve">Programme National de Recherche en Hydrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02835567v1</w:t>
+                <w:t xml:space="preserve">hal-02769264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role des nappes sur les transferts d'eau et de solutés dans les bassins versants : approche expérimentale et modélisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Olivie-Lauquet</w:t>
+                <w:t xml:space="preserve">Pertinence de la macroporosité observée in situ comme outil de l'activité lombricienne.&amp;quot;Les enjeux actuels de l'anthropisation des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme National de Recherche en Hydrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6. Journées Nationales de l'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769264v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02835567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes pédologiques et systèmes agraires : pour une approche de la gestion durable de la ressource Sol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dosso</w:t>
+                <w:t xml:space="preserve">Évaluation de la réserve en eau à l'échelle des pédopaysages de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jouve</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Nationales de l'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Nancy, France. pp.104</w:t>
+              <w:t xml:space="preserve">TENEUR EN EAU ET TRANSFERTS EN MILIEU POREUX : MESURES ET STATISTIQUES À L'ÉCHELLE STATIONNELLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Aix-en-Provence, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840303v1</w:t>
+                <w:t xml:space="preserve">hal-00459754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la réserve en eau à l'échelle des pédopaysages de Bourgogne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+                <w:t xml:space="preserve">Systèmes pédologiques et systèmes agraires : pour une approche de la gestion durable de la ressource Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Vautier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Toussaint</w:t>
+                <w:t xml:space="preserve">Philippe Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TENEUR EN EAU ET TRANSFERTS EN MILIEU POREUX : MESURES ET STATISTIQUES À L'ÉCHELLE STATIONNELLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Aix-en-Provence, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">6. Journées Nationales de l'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Nancy, France. pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459754v1</w:t>
+                <w:t xml:space="preserve">hal-02840303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage des constituants fins et grossiers du sol à l'échelle microscopique. Quantification par analyse d'image.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11093,246 +11093,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la distribution relative des constituants grossiers et fins par analyse d'image.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+                <w:t xml:space="preserve">Modèles de distribution des sols : Sensibilité à la résolution des MNT et aux données pédologiques disponibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaplot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès Mondial de Science du sol</w:t>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765529v1</w:t>
+                <w:t xml:space="preserve">hal-02766123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de l'eau à l'echelle de l'averse le long d'une toposéquence (France):rôle de l'organisation du sol.</w:t>
+                <w:t xml:space="preserve">Micromorphology and hydrodynamical functioning of crusted soils in Sudano-Sahelien area, Burkina-Faso.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zida</w:t>
+                <w:t xml:space="preserve">Y. Degoumois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Védy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764600v1</w:t>
+                <w:t xml:space="preserve">hal-02769372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromorphic soils, hydrology and water quality : spatial distribution and functional modelling at different scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11391,489 +11404,476 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSS Workshop on Soil and Walter quality at different scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromorphology and hydrodynamical functioning of crusted soils in Sudano-Sahelien area, Burkina-Faso.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Guenat</w:t>
+                <w:t xml:space="preserve">Dynamique de l'eau à l'echelle de l'averse le long d'une toposéquence (France):rôle de l'organisation du sol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Védy</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769372v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de distribution des sols : Sensibilité à la résolution des MNT et aux données pédologiques disponibles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Walter</w:t>
+                <w:t xml:space="preserve">Quantification de la distribution relative des constituants grossiers et fins par analyse d'image.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
+              <w:t xml:space="preserve">16. Congrès Mondial de Science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766123v1</w:t>
+                <w:t xml:space="preserve">hal-02765529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre la morphologie des pores et les transferts hydriques en conditions saturées ou proches de la saturation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+                <w:t xml:space="preserve">Interactions systèmes pédologiques/systèmes agraires au Parana (Brésil) et durabilité de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ralisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770720v1</w:t>
+                <w:t xml:space="preserve">hal-02769974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions systèmes pédologiques/systèmes agraires au Parana (Brésil) et durabilité de l'agriculture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jouve</w:t>
+                <w:t xml:space="preserve">Relations entre la morphologie des pores et les transferts hydriques en conditions saturées ou proches de la saturation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Ralisch</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
+              <w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769974v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil distribution model in the loamy cover of the Armorican Massif (France): Role and origin of hydromorphy</w:t>
               </w:r>
@@ -11980,51 +11980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12056,247 +12056,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation des transferts en milieu agricole intensif. Programme CORMORAN-INRA période 1992-1995</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification de la distribution relative des constituants fins et grossiers dans un sol par MEB, analyse X et analyse d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Programme AIP " Valorisation et protection des ressources en eau " Bilan 1992-1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Microscopie électronique à balayage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768826v1</w:t>
+                <w:t xml:space="preserve">hal-02766199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la distribution relative des constituants fins et grossiers dans un sol par MEB, analyse X et analyse d'images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation et modélisation des transferts en milieu agricole intensif. Programme CORMORAN-INRA période 1992-1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Microscopie électronique à balayage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Versailles, France</w:t>
+              <w:t xml:space="preserve">Le Programme AIP " Valorisation et protection des ressources en eau " Bilan 1992-1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766199v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interest of geophysical methods for locating hydromorphic horizons in acid pedological systems</w:t>
               </w:r>
@@ -12630,1236 +12630,1236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence du découpage pédologique pour l'estimation spatiale des propriétés physiques du sol. Validation à l'échelle d'un bassin versant.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Walter</w:t>
+                <w:t xml:space="preserve">Interactions milieu - pratiques agricoles - qualité des eaux sur des bassins versants élémentaires de Bretagne occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etude des phénomènes saptiaux en agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">1. Colloque Interceltique d'Hydrologie et de Gestion des Eaux - Bretagne 96.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765245v1</w:t>
+                <w:t xml:space="preserve">hal-02766292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of macrofauna on soil structure and pore space morphology as measured by image analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des variations spatiales et temporelles de la conductivité hydraulique à l'échelle du versant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Heddadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International working Meeting on soil Micromorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">5. Journées de l'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770838v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement d'un sytème pédologique armoricain (bassin versant du Coët dan):II. Variations saisonnières et au cours des averses de l'état hydrique du sol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Zidia</w:t>
+                <w:t xml:space="preserve">Fontionnement d'un sytème pédologique armoricain (bassin-versant du Coët Dan):III. Transferts en conditions saturées, analyse des voies de circulation préférentielles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Widiatmaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765916v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions milieu - pratiques agricoles - qualité des eaux sur des bassins versants élémentaires de Bretagne occidentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Vertès</w:t>
+                <w:t xml:space="preserve">Pour une agriculture axée sur le développement durable, plus respectueuse de l'environnement: l'exemple du CEDAPA. Intérêt de l'approche sol dans le diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque Interceltique d'Hydrologie et de Gestion des Eaux - Bretagne 96.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Rennes, France</w:t>
+              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766292v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des variations spatiales et temporelles de la conductivité hydraulique à l'échelle du versant.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Cheverry</w:t>
+                <w:t xml:space="preserve">Fonctionnement d'un sytème pédologique armoricain (bassin versant du Coët dan):II. Variations saisonnières et au cours des averses de l'état hydrique du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de l'Etude des Sols</w:t>
+              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764834v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fontionnement d'un sytème pédologique armoricain (bassin-versant du Coët Dan):III. Transferts en conditions saturées, analyse des voies de circulation préférentielles.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of macrofauna on soil structure and pore space morphology as measured by image analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
+              <w:t xml:space="preserve">10. International working Meeting on soil Micromorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765261v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une agriculture axée sur le développement durable, plus respectueuse de l'environnement: l'exemple du CEDAPA. Intérêt de l'approche sol dans le diagnostic.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Reyne</w:t>
+                <w:t xml:space="preserve">Pertinence du découpage pédologique pour l'estimation spatiale des propriétés physiques du sol. Validation à l'échelle d'un bassin versant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
+              <w:t xml:space="preserve">Etude des phénomènes saptiaux en agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765917v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme CORMORAN-INRA: rôle du milieu physique sur les chemins de l'eau; incidence sur le contrôle géochimique de la teneur en nitrate des eaux superficielles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation prédictive de la distribution spatiale des sols hydromorphes de fonds de vallée à partir de critères topographiques et de substrat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thiersault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaplot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
+              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764984v1</w:t>
+                <w:t xml:space="preserve">hal-02767197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation prédictive de la distribution spatiale des sols hydromorphes de fonds de vallée à partir de critères topographiques et de substrat.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme CORMORAN-INRA: rôle du milieu physique sur les chemins de l'eau; incidence sur le contrôle géochimique de la teneur en nitrate des eaux superficielles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des sols</w:t>
+              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767197v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining image analysis and mercury porosimetry in order to characterize the pore space of a ferralsols catena.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interest of class pedotransfer functions and soil distribution models for water quality studies: the case of nitrate in armorican catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International working meeting on soil micromorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">2. Workshop EC DG XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766513v1</w:t>
+                <w:t xml:space="preserve">hal-02765400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of class pedotransfer functions and soil distribution models for water quality studies: the case of nitrate in armorican catchments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining image analysis and mercury porosimetry in order to characterize the pore space of a ferralsols catena.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Workshop EC DG XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Orléans, France</w:t>
+              <w:t xml:space="preserve">10. International working meeting on soil micromorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765400v1</w:t>
+                <w:t xml:space="preserve">hal-02766513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la géophysique pour l'identification des systèmes pédologiques hydromorphes</w:t>
               </w:r>
@@ -13970,77 +13970,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling image analysis and hydrodynamic measurements to quantify macropore space for a functional typology of surface crusts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Degoumois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14367,51 +14367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14447,895 +14447,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solimage: une banque de donnees pedologiques construite sur la base d'images documentees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soldidac: un hypermedia educatif pour la decouverte de la couverture pedologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flore Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ruellan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journees Nationales d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1994, Lille, France. pp.1</w:t>
+              <w:t xml:space="preserve">4. Journees Nationales de l'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1994, Lille, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02843290v1</w:t>
+                <w:t xml:space="preserve">hal-02852232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil horizons hydrodynamic characteristics of an acid soil system. Interest of their grouping according to functional properties for spatial transposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forms of iron oxides in acid hydromorphic soil environments. Morphology and characterization by selective dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t>
+              <w:t xml:space="preserve">9. International Working Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1992, Townsville, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772077v1</w:t>
+                <w:t xml:space="preserve">hal-02778806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms of iron oxides in acid hydromorphic soil environments. Morphology and characterization by selective dissolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porosity quantification of a basalt weathering profile using backscattered electron scanning images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dekayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Working Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1992, Townsville, Australia</w:t>
+              <w:t xml:space="preserve">15. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778806v1</w:t>
+                <w:t xml:space="preserve">hal-02775765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity quantification of a basalt weathering profile using backscattered electron scanning images</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of structure and hydraulic properties in an oxisol under cultivation (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Berrier</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.F. Kertzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Queiroz Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t>
+              <w:t xml:space="preserve">9. International Working Meeting on Soil Micromorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1992, Townsville, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775765v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of structure and hydraulic properties in an oxisol under cultivation (Brazil)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil horizons hydrodynamic characteristics of an acid soil system. Interest of their grouping according to functional properties for spatial transposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Widiatmaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Queiroz Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Working Meeting on Soil Micromorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1992, Townsville, Australia</w:t>
+              <w:t xml:space="preserve">15. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774477v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soldidac: un hypermedia educatif pour la decouverte de la couverture pedologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solimage: une banque de donnees pedologiques construite sur la base d'images documentees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journees Nationales de l'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1994, Lille, France. pp.2</w:t>
+              <w:t xml:space="preserve">4. Journees Nationales d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1994, Lille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02852232v1</w:t>
+                <w:t xml:space="preserve">hal-02843290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saprolite influence on formation of well-drained and hydromorphic horizons in an acid soil system as determined by structural analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macropore space morphology by image analysis: its relationships with mass transfers during weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Sanfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ruellan</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boulange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Working Meeting on Soil Micromorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1992, Townsville, Australia</w:t>
+              <w:t xml:space="preserve">15. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775339v1</w:t>
+                <w:t xml:space="preserve">hal-02776265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macropore space morphology by image analysis: its relationships with mass transfers during weathering</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saprolite influence on formation of well-drained and hydromorphic horizons in an acid soil system as determined by structural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Boulange</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Widiatmaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ruellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t>
+              <w:t xml:space="preserve">9. International Working Meeting on Soil Micromorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1992, Townsville, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776265v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence de l'echelle de l'horizon pedologique sur les caracteristiques hydrodynamiques. Interet de leur regroupement en blocs fonctionnels pour la spatialisation</w:t>
               </w:r>
@@ -15403,51 +15403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis of pore space morphology in soil sections, in relation to water movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15606,51 +15606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis of the main horizons of an oxisol/ultisol toposequence in Sao Paulo state (Marilia, S.P., Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15917,51 +15917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroporosidade de um solo podzolico vermelho amarelo de Marilia, sp, através de analisador de imagens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16012,51 +16012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements d'organisation macroscopique du sol sous l'action anthropique. Consequences sur la dynamique de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F. Kertzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16094,51 +16094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis of morphological pore characterization of soil sections, in relation to water movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16739,51 +16739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délimitation et typologie des zones humides potentielles, Projet EcoSolHydro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17205,90 +17205,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural features induced by earthworms activity and agricultural management in relation to near-saturated infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International working meeting on soil micromorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Gent, Belgium. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17313,103 +17313,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur le sol: l'enseignement de la science du sol par l'approche morphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ADMES "De l'image papier a l'image numerisee: conception et exploitation dans l'enseignement superieur"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Montpellier, France. 1 p., 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17894,51 +17894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anupama K.; Achyuthan H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Late quaternary environment change: emerging issues. Proceedings of the International PAGES workshop and training program at the French Institute, Pondicherry, 10th–15th February 2003, and the common seminar at Anna University, Chennai, 8th February 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -18252,51 +18252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18547,64 +18547,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur des attributs naturels des terres agricoles de Côte d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18710,51 +18710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’usage réglementaire du sol. Comment sélectionner les zones à préserver ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18993,51 +18993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 99126, UMR SAS, 65 rue de Saint-Brieuc, 35000 Rennes; UMR 6553 Ecobio. 2002, pp.181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19432,51 +19432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0893FA4D"/>
+    <w:nsid w:val="8E880205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19663,51 +19663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-curmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6546-1172" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08351029X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.09.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8110574" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Mur&#353;ec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/623/2017-PSE" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.06.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSTH52WH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01821539v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arc&#226;ngelo Loss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Basso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvador Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#244;ncio de Paula Koucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Assis De Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/01000683rbcs20140718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.05.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Tavares Filho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Guimar&#227;es" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-06832012000100026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellido" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2010.08.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353CLG80-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Dodane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercat-Rommens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Briand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/ja.2007.11.20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477735v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masood Ahmad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.10.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2CWH5TS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478219v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ahmad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.055" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKRLCQW4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Gorosito" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia J. Folgarait" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Lavelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.05.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHCPR2M9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.03.020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWD2ZXL6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dosso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santos de Assis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane de Conti Medina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.03.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJHQL5R2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675857v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207089v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kribaa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hallaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lahmar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-1987(01)00171-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJSTK38G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Herpin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kribaa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Lahmar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676743v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hollier-Larousse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358679v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boulet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690297v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivie-Lauquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00494-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QJDKT4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693666v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696915v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duboisset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pashanasi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698489v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Widiatmaka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461048v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003740050452" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNCKRQD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bidois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourri&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheverry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Prevost" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillaume" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686337v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Binet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697427v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Azib" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700853v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708923v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pellerin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira de Queiroz-Neto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aoudjit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maitre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715472v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wiadiatmaka" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709857v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714906v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helluin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704565v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704108v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710507v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718845v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724568v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diab" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718136v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Kochko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717606v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716691v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717862v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B.A. Bisdom" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boekestein" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Letsch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733845v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouaini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebib" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.791" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148868v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delion" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951160v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750197v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131932v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayachi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taoutaou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louamba" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878028v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier-Petit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459752v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758071v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418649v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821166v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boilletot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756836v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753719v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maigrot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dodane" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015590v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delerue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759845v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamand&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216784v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lamand&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bellido" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211048v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760436v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218509v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762632v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;nola" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211729v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211722v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761852v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835567v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769264v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840303v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jouve" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459754v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768465v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765529v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764600v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zida" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461052v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769372v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Degoumois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guenat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. V&#233;dy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766123v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770720v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769974v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ralisch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764923v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Widiatmaka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765791v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.L. Santos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768826v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766199v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766183v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larousse-Hollier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769267v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765255v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765245v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770838v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765916v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zidia" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766292v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nicolas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764834v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heddadj" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765261v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765917v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reyne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764984v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767197v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiersault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766513v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765400v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764977v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bestautte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767949v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777297v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montfort" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Delmas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Einhorn" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillardon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773123v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cros-Payot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848357v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843290v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruellan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Pasquier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772077v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778806v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775765v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekayir" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774477v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Kertzman" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Queiroz Neto" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852232v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775339v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776265v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sanfo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulange" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847504v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775716v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773942v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775098v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Castro" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843823v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851933v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773014v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. de Castro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844911v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772299v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783444v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782361v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853264v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296298v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Akiki" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiwa Zoghbi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30583.88489" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01986057v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601554v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116804v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115522v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114963v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829843v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849565v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685563v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Faucher" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Artaz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857996v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826467v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218697v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/pde42/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085584v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Furian" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir de Cicco" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco C.S. Arcova" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840213v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bousquet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daverat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holveck" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842541v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856530v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853908v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bresson" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873913v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808086v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068855v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852029v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidois" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858711v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01576590v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-curmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6546-1172" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08351029X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.09.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8110574" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Mur&#353;ec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/623/2017-PSE" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.06.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSTH52WH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01821539v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arc&#226;ngelo Loss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Basso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvador Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#244;ncio de Paula Koucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Assis De Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/01000683rbcs20140718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.05.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Tavares Filho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Guimar&#227;es" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-06832012000100026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellido" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2010.08.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353CLG80-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Dodane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercat-Rommens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Briand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/ja.2007.11.20" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172481v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477735v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masood Ahmad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.10.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2CWH5TS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ahmad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.03.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWD2ZXL6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Gorosito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia J. Folgarait" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Lavelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.05.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHCPR2M9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKRLCQW4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dosso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santos de Assis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane de Conti Medina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.03.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJHQL5R2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207089v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kribaa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hallaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lahmar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-1987(01)00171-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJSTK38G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Herpin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675857v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kribaa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Lahmar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676743v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hollier-Larousse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358679v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boulet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631407v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00494-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QJDKT4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivie-Lauquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duboisset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pashanasi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698489v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Widiatmaka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461048v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003740050452" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNCKRQD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bidois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourri&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheverry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Binet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697554v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Prevost" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillaume" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697427v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Azib" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708923v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pellerin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira de Queiroz-Neto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aoudjit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maitre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715472v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wiadiatmaka" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709857v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714906v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helluin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704565v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704108v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710507v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718845v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724568v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diab" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718136v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Kochko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717606v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716691v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717862v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B.A. Bisdom" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boekestein" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Letsch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733845v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouaini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebib" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.791" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148868v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delion" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951160v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750197v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131932v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayachi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taoutaou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louamba" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878028v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier-Petit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459752v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418649v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758071v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821166v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boilletot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756836v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753719v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maigrot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dodane" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015590v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759845v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamand&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216792v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delerue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216784v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lamand&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bellido" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760436v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211048v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peres" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218509v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211729v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211722v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsche" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762632v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;nola" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761852v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769264v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835567v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459754v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840303v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jouve" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768465v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766123v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769372v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Degoumois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guenat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. V&#233;dy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461052v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764600v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zida" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765529v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769974v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ralisch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770720v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764923v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Widiatmaka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765791v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.L. Santos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766199v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768826v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766183v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larousse-Hollier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769267v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765255v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766292v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nicolas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764834v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heddadj" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765261v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765917v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reyne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765916v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zidia" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770838v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765245v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767197v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiersault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764984v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765400v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766513v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764977v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bestautte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767949v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777297v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montfort" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Delmas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Einhorn" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillardon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773123v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cros-Payot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848357v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852232v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Pasquier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruellan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778806v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775765v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekayir" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774477v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Kertzman" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Queiroz Neto" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772077v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843290v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776265v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sanfo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulange" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775339v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847504v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775716v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773942v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775098v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Castro" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843823v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851933v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773014v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. de Castro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844911v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772299v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783444v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782361v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853264v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296298v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Akiki" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiwa Zoghbi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30583.88489" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01986057v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601554v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116804v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115522v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114963v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829843v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849565v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685563v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Faucher" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Artaz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857996v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826467v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218697v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/pde42/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085584v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Furian" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir de Cicco" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco C.S. Arcova" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840213v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bousquet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daverat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holveck" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842541v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856530v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853908v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bresson" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873913v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808086v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068855v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852029v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidois" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858711v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01576590v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>