--- v0 (2026-03-18)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:177.77777777778px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre David </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités à Grenoble INP - UGA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From factory school to digital simulation: A multidisciplinary human-centred intervention for improving training in circular manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, E/HF for a Sustainable, Resilient, Human-Centered Future, 128, pp.104547. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of material handling system alternatives: A constraints satisfaction problem approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.104045. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.104045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A material handling system modeling framework: a data-driven approach for the generation of discrete-event simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaheddine Mestiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-024-09535-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring opportunities and barriers of digital technologies in circular manufacturing systems: An overview and a research roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Circular Economy as a Driver for Achieving Sustainable Production and Consumption (II), 43, pp.400-421. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the use of simulation in systems engineering: An industrial state of practice and a prioritization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K E Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.103486. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning integration of verification in model-based systems engineering: an industrial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Laing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.103163. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2019.103163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost estimation model to support automation decision in assembly systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp.7426-7443. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1486050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency response plan: Model-based assessment with multi-state degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.230-240. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2015.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of cost estimation models for determining assembly automation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.246-259. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling language for assembly sequences representation, scheduling and analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.916432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the database for a reliability aware Model-Based System Engineering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.171-182. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability study of complex physical systems using SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95, pp.431-450. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2009.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to study human skills development in a complex industrial environment: feedback on the use of digital simulation in a multidisciplinary project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Jeju, South Korea. pp.155-160, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-8908-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04731364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to design Circular Manufacturing Systems in an Industry 5.0 perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Circular Manufacturing Systems Dashboard for Sus-tainable Performance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Rasovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Metiers Institute of Technology - Aix-en-Provence, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to analyze disassembly processes to meet sustainable goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimy Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Augsburg Technical University of Applied Sciences (Germany), Sep 2024, Augsburg, Germany. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85316-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand ingénieurs et ergonomes unissent leurs forces pour concevoir des systèmes de production circulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF (Société d'Ergonomie en Langue Française), Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systemic approach for Material Handling System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois- Rivières Québec, Canada. pp.104045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using simulation to orchestrate the upskilling and well-being of operators: an application to circular manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Material, Information and Human Flows in Circular Manufacturing Systems with the Help of Emerging Digital Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ST CIRP CONFERENCE ON LIFE CYCLE ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRP, Jun 2024, Turin, Italy. pp.461-466, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Human-Centric Digital Simulation: Guidelines to Simulate Operators Skills Acquisition and Health in Circular Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2024, Vienna, Austria. pp.445-450, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'utilisation des technologies digitales émergentes pour les systèmes de production circulaires : un point de vue d'industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging digital technologies to support circular manufacturing systems implementation: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of ethical issues in the 4.0 transition of internal logistics operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Toro Cindy Toro Salamanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12TH INTERNATIONAL WORKSHOP ON SERVICE ORIENTED, HOLONIC AND MULTI-AGENT MANUFACTURING SYSTEMS FOR INDUSTRY OF THE FUTURE SOHOMA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Material Handling System design in the context of industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international workshop on service oriented, holonic and multi-agent manufacturing systems for industry of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucharest, Romania. pp.291-303, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reference Data Model for Material Flow Analysis in the context of Material Handling System Design and Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Kuala lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the selection of Material Handling Equipement in manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of- practice survey in industry on the deployment of simulation in systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2021, Budapest, Hungary. pp.1132-1137, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based System Engineering Introduction within Industrial Engineering Curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Noyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coatrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING AND PRODUCT DESIGN EDUCATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35199/epde2019.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for supply chain modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Eddine Ben Jbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning integration of verification in model-based systems engineering: an industrial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Laing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized Vocabularies for Assembly Systems Modelling and Automation Alternatives Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference - IDETC/CIE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Mechanical Engineering (ASME), Aug 2016, Charlotte, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly Modelling and Time estimating during the early phase of Assembly Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Selecting Level of Automation: A Critical Comparison of Approaches and Integrated Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhulia Jayavardhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2015 Design Engineering Technical Conferences and Computers and Information in Engineering Conference - IDETC/CIE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding The Level of Automation During the Design of Assembly Systems: Literature Review of Decision Methods and a New Approach Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Framework Based on SCOR Model Towards Supply Chain Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Eddine Ben Jbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering CIE45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil d'aide à la gestion des risques dans les chaînes logistiques : les bases conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delara Saleh Ebrahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la performance des plans de secours par modélisation FIS : cas d’étude du PCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontre Géorisque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Plans Modeling : toward An assessment Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00926797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based specification for a decision support tool for supply chain risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delara Saleh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Conference on Computers &amp; Industrial Engineering (CIE42)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability analysis activities merged with system engineering, a real case study feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering Safety and Reliability in a Model Based Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Proceedings - Annual Reliability and Maintainability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lake Buena Vista, FL, United States. 6 p., </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2011.5754506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System architecture, tools and modelling for safety critical automotive applications - the R&D project SASHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maillet-Contoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Maaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Zeppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS2 2010, Embedded Real Time Software &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MéDISIS, l'intégration des analyses de SdF aux processus d'Ingénierie Systèmes Basée sur les Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 2010 - 17è Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting ISO 26262 with SysML, Benefits and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shawky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Reliability of Embedded Systems in a SysML Centered MBSE Process: Application to LEA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M-BED 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dresde, Germany. Increasing Reliability of Embedded Systems in a SysML Centered MBSE Process: Application to LEA Proj</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de SysML à la modélisation des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Technologique et systèmes de Transport 2009 (ITT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de SysML à la modélisation des systèmes complexes à fortes contraintes de sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITT'09 (Technological Innovation and Transport Systems 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France. p39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating the synthesis of AltaRica Data-Flow models from SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and improvements of SysML in reliability study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual Reliability and Maintainability Symposium, RAMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better interaction between design and dependability analysis: FMEA derived from UML/SysML models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2008 and 17th SRA-EUROPE annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pour une meilleure intégration des données de conception dans les analyses de fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16° Lambda Mu : les nouveaux défis de la maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement de réseau de capteurs pour l'observation de scènes intérieures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque Capteurs, Capteurs 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sensor Placement Approach for the Monitoring of Indoor Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSSC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Kendal, United Kingdom. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident Simulation: Design and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation de la performance des plans de secours à base de modèle : Cas d'étude du PCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Saint Etienne, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des dysfonctionnements des plans de secours pour la gestion des risques majeur II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées G-Scop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint Jorioz, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:177.77777777778px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre David </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités à Grenoble INP - UGA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From factory school to digital simulation: A multidisciplinary human-centred intervention for improving training in circular manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, E/HF for a Sustainable, Resilient, Human-Centered Future, 128, pp.104547. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of material handling system alternatives: A constraints satisfaction problem approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.104045. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.104045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A material handling system modeling framework: a data-driven approach for the generation of discrete-event simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaheddine Mestiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-024-09535-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring opportunities and barriers of digital technologies in circular manufacturing systems: An overview and a research roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Circular Economy as a Driver for Achieving Sustainable Production and Consumption (II), 43, pp.400-421. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the use of simulation in systems engineering: An industrial state of practice and a prioritization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K E Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.103486. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning integration of verification in model-based systems engineering: an industrial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Laing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.103163. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2019.103163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost estimation model to support automation decision in assembly systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp.7426-7443. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1486050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency response plan: Model-based assessment with multi-state degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.230-240. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2015.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of cost estimation models for determining assembly automation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.246-259. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling language for assembly sequences representation, scheduling and analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.916432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the database for a reliability aware Model-Based System Engineering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.171-182. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability study of complex physical systems using SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95, pp.431-450. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2009.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to design Circular Manufacturing Systems in an Industry 5.0 perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Circular Manufacturing Systems Dashboard for Sus-tainable Performance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Rasovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Metiers Institute of Technology - Aix-en-Provence, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to study human skills development in a complex industrial environment: feedback on the use of digital simulation in a multidisciplinary project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Jeju, South Korea. pp.155-160, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-8908-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04731364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to analyze disassembly processes to meet sustainable goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimy Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Augsburg Technical University of Applied Sciences (Germany), Sep 2024, Augsburg, Germany. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85316-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand ingénieurs et ergonomes unissent leurs forces pour concevoir des systèmes de production circulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF (Société d'Ergonomie en Langue Française), Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systemic approach for Material Handling System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois- Rivières Québec, Canada. pp.104045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using simulation to orchestrate the upskilling and well-being of operators: an application to circular manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Human-Centric Digital Simulation: Guidelines to Simulate Operators Skills Acquisition and Health in Circular Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2024, Vienna, Austria. pp.445-450, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Material, Information and Human Flows in Circular Manufacturing Systems with the Help of Emerging Digital Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ST CIRP CONFERENCE ON LIFE CYCLE ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRP, Jun 2024, Turin, Italy. pp.461-466, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'utilisation des technologies digitales émergentes pour les systèmes de production circulaires : un point de vue d'industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging digital technologies to support circular manufacturing systems implementation: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Material Handling System design in the context of industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international workshop on service oriented, holonic and multi-agent manufacturing systems for industry of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucharest, Romania. pp.291-303, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reference Data Model for Material Flow Analysis in the context of Material Handling System Design and Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Kuala lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of ethical issues in the 4.0 transition of internal logistics operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Toro Cindy Toro Salamanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12TH INTERNATIONAL WORKSHOP ON SERVICE ORIENTED, HOLONIC AND MULTI-AGENT MANUFACTURING SYSTEMS FOR INDUSTRY OF THE FUTURE SOHOMA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the selection of Material Handling Equipement in manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of- practice survey in industry on the deployment of simulation in systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2021, Budapest, Hungary. pp.1132-1137, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based System Engineering Introduction within Industrial Engineering Curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Noyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coatrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING AND PRODUCT DESIGN EDUCATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35199/epde2019.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning integration of verification in model-based systems engineering: an industrial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Laing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for supply chain modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Eddine Ben Jbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized Vocabularies for Assembly Systems Modelling and Automation Alternatives Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference - IDETC/CIE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Mechanical Engineering (ASME), Aug 2016, Charlotte, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding The Level of Automation During the Design of Assembly Systems: Literature Review of Decision Methods and a New Approach Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Selecting Level of Automation: A Critical Comparison of Approaches and Integrated Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhulia Jayavardhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2015 Design Engineering Technical Conferences and Computers and Information in Engineering Conference - IDETC/CIE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Framework Based on SCOR Model Towards Supply Chain Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Eddine Ben Jbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering CIE45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly Modelling and Time estimating during the early phase of Assembly Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la performance des plans de secours par modélisation FIS : cas d’étude du PCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontre Géorisque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil d'aide à la gestion des risques dans les chaînes logistiques : les bases conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delara Saleh Ebrahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Plans Modeling : toward An assessment Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00926797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based specification for a decision support tool for supply chain risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delara Saleh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Conference on Computers &amp; Industrial Engineering (CIE42)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability analysis activities merged with system engineering, a real case study feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering Safety and Reliability in a Model Based Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Proceedings - Annual Reliability and Maintainability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lake Buena Vista, FL, United States. 6 p., </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2011.5754506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting ISO 26262 with SysML, Benefits and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shawky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Reliability of Embedded Systems in a SysML Centered MBSE Process: Application to LEA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M-BED 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dresde, Germany. Increasing Reliability of Embedded Systems in a SysML Centered MBSE Process: Application to LEA Proj</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MéDISIS, l'intégration des analyses de SdF aux processus d'Ingénierie Systèmes Basée sur les Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 2010 - 17è Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System architecture, tools and modelling for safety critical automotive applications - the R&D project SASHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maillet-Contoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Maaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Zeppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS2 2010, Embedded Real Time Software &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de SysML à la modélisation des systèmes complexes à fortes contraintes de sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITT'09 (Technological Innovation and Transport Systems 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France. p39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de SysML à la modélisation des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Technologique et systèmes de Transport 2009 (ITT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and improvements of SysML in reliability study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual Reliability and Maintainability Symposium, RAMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating the synthesis of AltaRica Data-Flow models from SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pour une meilleure intégration des données de conception dans les analyses de fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16° Lambda Mu : les nouveaux défis de la maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better interaction between design and dependability analysis: FMEA derived from UML/SysML models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2008 and 17th SRA-EUROPE annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement de réseau de capteurs pour l'observation de scènes intérieures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque Capteurs, Capteurs 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident Simulation: Design and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sensor Placement Approach for the Monitoring of Indoor Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSSC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Kendal, United Kingdom. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation de la performance des plans de secours à base de modèle : Cas d'étude du PCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Saint Etienne, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des dysfonctionnements des plans de secours pour la gestion des risques majeur II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées G-Scop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint Jorioz, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053727v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Soufi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Mestiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fottner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-024-09535-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.11.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K E Bemmami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103486" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Laing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dorel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2019.103163" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Salmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Summers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1486050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.12.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7ZNT2M0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Summers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.06.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z9ZLRSP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.916432" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cressent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Idasiak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.10.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF8PKR3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2009.11.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K7QKFTJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731364v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_23" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137451v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Rasovska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimy Ojeda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_18" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.252" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Toro Cindy Toro Salamanca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_23" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.193" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.133" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Revol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Noyrit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coatrine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/epde2019.70" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838534v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Eddine Ben Jbara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dorel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhulia Jayavardhan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237003v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delara Saleh Ebrahimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085923v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00926797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2011.5754506" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langheim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guegan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet-Contoz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Maaziz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zeppa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579540v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shawky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630810v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579523v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579513v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085983v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053727v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Soufi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Mestiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fottner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-024-09535-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.11.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K E Bemmami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103486" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Laing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dorel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2019.103163" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Salmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Summers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1486050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.12.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7ZNT2M0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Summers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.06.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z9ZLRSP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.916432" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cressent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Idasiak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.10.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF8PKR3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2009.11.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K7QKFTJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Rasovska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731364v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_23" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimy Ojeda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_18" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.252" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.067" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_23" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Toro Cindy Toro Salamanca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.193" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.133" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Revol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Noyrit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coatrine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/epde2019.70" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838569v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dorel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Eddine Ben Jbara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhulia Jayavardhan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085923v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951214v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delara Saleh Ebrahimi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00926797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2011.5754506" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shawky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630821v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langheim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guegan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet-Contoz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Maaziz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zeppa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630810v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579568v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579559v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579523v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579513v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085983v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>