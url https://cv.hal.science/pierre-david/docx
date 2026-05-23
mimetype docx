--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:177.77777777778px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre David </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités à Grenoble INP - UGA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From factory school to digital simulation: A multidisciplinary human-centred intervention for improving training in circular manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, E/HF for a Sustainable, Resilient, Human-Centered Future, 128, pp.104547. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of material handling system alternatives: A constraints satisfaction problem approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.104045. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.104045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A material handling system modeling framework: a data-driven approach for the generation of discrete-event simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaheddine Mestiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-024-09535-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring opportunities and barriers of digital technologies in circular manufacturing systems: An overview and a research roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Circular Economy as a Driver for Achieving Sustainable Production and Consumption (II), 43, pp.400-421. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the use of simulation in systems engineering: An industrial state of practice and a prioritization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K E Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.103486. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning integration of verification in model-based systems engineering: an industrial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Laing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.103163. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2019.103163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost estimation model to support automation decision in assembly systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp.7426-7443. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1486050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency response plan: Model-based assessment with multi-state degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.230-240. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2015.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of cost estimation models for determining assembly automation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.246-259. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling language for assembly sequences representation, scheduling and analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.916432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the database for a reliability aware Model-Based System Engineering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.171-182. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability study of complex physical systems using SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95, pp.431-450. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2009.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to design Circular Manufacturing Systems in an Industry 5.0 perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Circular Manufacturing Systems Dashboard for Sus-tainable Performance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Rasovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Metiers Institute of Technology - Aix-en-Provence, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to study human skills development in a complex industrial environment: feedback on the use of digital simulation in a multidisciplinary project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Jeju, South Korea. pp.155-160, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-8908-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04731364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to analyze disassembly processes to meet sustainable goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimy Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Augsburg Technical University of Applied Sciences (Germany), Sep 2024, Augsburg, Germany. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85316-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand ingénieurs et ergonomes unissent leurs forces pour concevoir des systèmes de production circulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF (Société d'Ergonomie en Langue Française), Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systemic approach for Material Handling System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois- Rivières Québec, Canada. pp.104045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using simulation to orchestrate the upskilling and well-being of operators: an application to circular manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Human-Centric Digital Simulation: Guidelines to Simulate Operators Skills Acquisition and Health in Circular Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2024, Vienna, Austria. pp.445-450, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Material, Information and Human Flows in Circular Manufacturing Systems with the Help of Emerging Digital Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ST CIRP CONFERENCE ON LIFE CYCLE ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRP, Jun 2024, Turin, Italy. pp.461-466, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'utilisation des technologies digitales émergentes pour les systèmes de production circulaires : un point de vue d'industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging digital technologies to support circular manufacturing systems implementation: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Material Handling System design in the context of industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international workshop on service oriented, holonic and multi-agent manufacturing systems for industry of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucharest, Romania. pp.291-303, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reference Data Model for Material Flow Analysis in the context of Material Handling System Design and Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Kuala lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of ethical issues in the 4.0 transition of internal logistics operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Toro Cindy Toro Salamanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12TH INTERNATIONAL WORKSHOP ON SERVICE ORIENTED, HOLONIC AND MULTI-AGENT MANUFACTURING SYSTEMS FOR INDUSTRY OF THE FUTURE SOHOMA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the selection of Material Handling Equipement in manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of- practice survey in industry on the deployment of simulation in systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2021, Budapest, Hungary. pp.1132-1137, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based System Engineering Introduction within Industrial Engineering Curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Noyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coatrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING AND PRODUCT DESIGN EDUCATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35199/epde2019.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning integration of verification in model-based systems engineering: an industrial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Laing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for supply chain modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Eddine Ben Jbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized Vocabularies for Assembly Systems Modelling and Automation Alternatives Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference - IDETC/CIE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Mechanical Engineering (ASME), Aug 2016, Charlotte, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding The Level of Automation During the Design of Assembly Systems: Literature Review of Decision Methods and a New Approach Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Selecting Level of Automation: A Critical Comparison of Approaches and Integrated Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhulia Jayavardhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2015 Design Engineering Technical Conferences and Computers and Information in Engineering Conference - IDETC/CIE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Framework Based on SCOR Model Towards Supply Chain Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Eddine Ben Jbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering CIE45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly Modelling and Time estimating during the early phase of Assembly Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la performance des plans de secours par modélisation FIS : cas d’étude du PCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontre Géorisque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil d'aide à la gestion des risques dans les chaînes logistiques : les bases conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delara Saleh Ebrahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Plans Modeling : toward An assessment Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00926797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based specification for a decision support tool for supply chain risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delara Saleh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Conference on Computers &amp; Industrial Engineering (CIE42)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability analysis activities merged with system engineering, a real case study feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering Safety and Reliability in a Model Based Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Proceedings - Annual Reliability and Maintainability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lake Buena Vista, FL, United States. 6 p., </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2011.5754506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting ISO 26262 with SysML, Benefits and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shawky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Reliability of Embedded Systems in a SysML Centered MBSE Process: Application to LEA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M-BED 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dresde, Germany. Increasing Reliability of Embedded Systems in a SysML Centered MBSE Process: Application to LEA Proj</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MéDISIS, l'intégration des analyses de SdF aux processus d'Ingénierie Systèmes Basée sur les Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 2010 - 17è Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System architecture, tools and modelling for safety critical automotive applications - the R&D project SASHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maillet-Contoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Maaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Zeppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS2 2010, Embedded Real Time Software &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de SysML à la modélisation des systèmes complexes à fortes contraintes de sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITT'09 (Technological Innovation and Transport Systems 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France. p39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de SysML à la modélisation des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Technologique et systèmes de Transport 2009 (ITT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and improvements of SysML in reliability study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual Reliability and Maintainability Symposium, RAMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating the synthesis of AltaRica Data-Flow models from SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pour une meilleure intégration des données de conception dans les analyses de fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16° Lambda Mu : les nouveaux défis de la maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better interaction between design and dependability analysis: FMEA derived from UML/SysML models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2008 and 17th SRA-EUROPE annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement de réseau de capteurs pour l'observation de scènes intérieures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque Capteurs, Capteurs 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident Simulation: Design and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sensor Placement Approach for the Monitoring of Indoor Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSSC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Kendal, United Kingdom. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation de la performance des plans de secours à base de modèle : Cas d'étude du PCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Saint Etienne, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des dysfonctionnements des plans de secours pour la gestion des risques majeur II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées G-Scop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint Jorioz, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:177.77777777778px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre David </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités à Grenoble INP - UGA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From factory school to digital simulation: A multidisciplinary human-centred intervention for improving training in circular manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, E/HF for a Sustainable, Resilient, Human-Centered Future, 128, pp.104547. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A material handling system modeling framework: a data-driven approach for the generation of discrete-event simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaheddine Mestiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-024-09535-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of material handling system alternatives: A constraints satisfaction problem approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.104045. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.104045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring opportunities and barriers of digital technologies in circular manufacturing systems: An overview and a research roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Circular Economy as a Driver for Achieving Sustainable Production and Consumption (II), 43, pp.400-421. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the use of simulation in systems engineering: An industrial state of practice and a prioritization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K E Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.103486. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning integration of verification in model-based systems engineering: an industrial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Laing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.103163. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2019.103163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost estimation model to support automation decision in assembly systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp.7426-7443. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1486050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency response plan: Model-based assessment with multi-state degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.230-240. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2015.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of cost estimation models for determining assembly automation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.246-259. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling language for assembly sequences representation, scheduling and analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.916432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the database for a reliability aware Model-Based System Engineering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.171-182. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability study of complex physical systems using SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95, pp.431-450. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2009.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to design Circular Manufacturing Systems in an Industry 5.0 perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Circular Manufacturing Systems Dashboard for Sus-tainable Performance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Rasovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Metiers Institute of Technology - Aix-en-Provence, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to study human skills development in a complex industrial environment: feedback on the use of digital simulation in a multidisciplinary project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Jeju, South Korea. pp.155-160, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-8908-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04731364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to analyze disassembly processes to meet sustainable goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimy Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Augsburg Technical University of Applied Sciences (Germany), Sep 2024, Augsburg, Germany. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85316-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand ingénieurs et ergonomes unissent leurs forces pour concevoir des systèmes de production circulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF (Société d'Ergonomie en Langue Française), Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using simulation to orchestrate the upskilling and well-being of operators: an application to circular manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systemic approach for Material Handling System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois- Rivières Québec, Canada. pp.104045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Human-Centric Digital Simulation: Guidelines to Simulate Operators Skills Acquisition and Health in Circular Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2024, Vienna, Austria. pp.445-450, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Material, Information and Human Flows in Circular Manufacturing Systems with the Help of Emerging Digital Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ST CIRP CONFERENCE ON LIFE CYCLE ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRP, Jun 2024, Turin, Italy. pp.461-466, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'utilisation des technologies digitales émergentes pour les systèmes de production circulaires : un point de vue d'industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging digital technologies to support circular manufacturing systems implementation: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Material Handling System design in the context of industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international workshop on service oriented, holonic and multi-agent manufacturing systems for industry of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucharest, Romania. pp.291-303, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reference Data Model for Material Flow Analysis in the context of Material Handling System Design and Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Kuala lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of ethical issues in the 4.0 transition of internal logistics operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Toro Cindy Toro Salamanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12TH INTERNATIONAL WORKSHOP ON SERVICE ORIENTED, HOLONIC AND MULTI-AGENT MANUFACTURING SYSTEMS FOR INDUSTRY OF THE FUTURE SOHOMA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the selection of Material Handling Equipement in manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of- practice survey in industry on the deployment of simulation in systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2021, Budapest, Hungary. pp.1132-1137, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based System Engineering Introduction within Industrial Engineering Curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Noyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coatrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING AND PRODUCT DESIGN EDUCATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35199/epde2019.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning integration of verification in model-based systems engineering: an industrial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Laing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for supply chain modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Eddine Ben Jbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized Vocabularies for Assembly Systems Modelling and Automation Alternatives Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference - IDETC/CIE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Mechanical Engineering (ASME), Aug 2016, Charlotte, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Selecting Level of Automation: A Critical Comparison of Approaches and Integrated Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhulia Jayavardhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2015 Design Engineering Technical Conferences and Computers and Information in Engineering Conference - IDETC/CIE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding The Level of Automation During the Design of Assembly Systems: Literature Review of Decision Methods and a New Approach Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Framework Based on SCOR Model Towards Supply Chain Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Eddine Ben Jbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering CIE45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly Modelling and Time estimating during the early phase of Assembly Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Summers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil d'aide à la gestion des risques dans les chaînes logistiques : les bases conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delara Saleh Ebrahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la performance des plans de secours par modélisation FIS : cas d’étude du PCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontre Géorisque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Plans Modeling : toward An assessment Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00926797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based specification for a decision support tool for supply chain risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delara Saleh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Conference on Computers &amp; Industrial Engineering (CIE42)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability analysis activities merged with system engineering, a real case study feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering Safety and Reliability in a Model Based Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Proceedings - Annual Reliability and Maintainability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lake Buena Vista, FL, United States. 6 p., </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2011.5754506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MéDISIS, l'intégration des analyses de SdF aux processus d'Ingénierie Systèmes Basée sur les Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 2010 - 17è Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting ISO 26262 with SysML, Benefits and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shawky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Reliability of Embedded Systems in a SysML Centered MBSE Process: Application to LEA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M-BED 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dresde, Germany. Increasing Reliability of Embedded Systems in a SysML Centered MBSE Process: Application to LEA Proj</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System architecture, tools and modelling for safety critical automotive applications - the R&D project SASHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maillet-Contoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Maaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Zeppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS2 2010, Embedded Real Time Software &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de SysML à la modélisation des systèmes complexes à fortes contraintes de sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITT'09 (Technological Innovation and Transport Systems 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France. p39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de SysML à la modélisation des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Technologique et systèmes de Transport 2009 (ITT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating the synthesis of AltaRica Data-Flow models from SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and improvements of SysML in reliability study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual Reliability and Maintainability Symposium, RAMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pour une meilleure intégration des données de conception dans les analyses de fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16° Lambda Mu : les nouveaux défis de la maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better interaction between design and dependability analysis: FMEA derived from UML/SysML models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2008 and 17th SRA-EUROPE annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement de réseau de capteurs pour l'observation de scènes intérieures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque Capteurs, Capteurs 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident Simulation: Design and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sensor Placement Approach for the Monitoring of Indoor Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Idasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSSC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Kendal, United Kingdom. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation de la performance des plans de secours à base de modèle : Cas d'étude du PCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Saint Etienne, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des dysfonctionnements des plans de secours pour la gestion des risques majeur II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées G-Scop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint Jorioz, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053727v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Soufi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Mestiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fottner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-024-09535-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.11.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K E Bemmami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103486" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Laing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dorel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2019.103163" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Salmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Summers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1486050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.12.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7ZNT2M0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Summers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.06.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z9ZLRSP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.916432" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cressent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Idasiak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.10.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF8PKR3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2009.11.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K7QKFTJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Rasovska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731364v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_23" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimy Ojeda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_18" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.252" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.067" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_23" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Toro Cindy Toro Salamanca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.193" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.133" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Revol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Noyrit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coatrine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/epde2019.70" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838569v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dorel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Eddine Ben Jbara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhulia Jayavardhan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085923v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951214v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delara Saleh Ebrahimi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00926797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2011.5754506" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shawky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630821v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langheim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guegan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet-Contoz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Maaziz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zeppa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630810v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579568v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579559v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579523v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579513v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085983v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053727v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Soufi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Mestiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fottner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-024-09535-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.11.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K E Bemmami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103486" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Laing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dorel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2019.103163" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Salmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Summers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1486050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.12.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7ZNT2M0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Summers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.06.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z9ZLRSP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.916432" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cressent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Idasiak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.10.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF8PKR3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2009.11.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K7QKFTJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Rasovska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731364v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_23" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimy Ojeda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_18" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.252" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.067" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_23" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Toro Cindy Toro Salamanca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.193" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.133" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Revol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Noyrit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coatrine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/epde2019.70" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838569v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dorel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Eddine Ben Jbara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236183v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhulia Jayavardhan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delara Saleh Ebrahimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085923v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00926797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2011.5754506" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579573v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shawky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langheim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guegan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet-Contoz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Maaziz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zeppa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630810v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579568v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579559v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579523v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579513v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085983v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>