--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -1050,295 +1050,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Chain Fatty Acids Regulate the Enteric Neurons and Control Gastrointestinal Motility in Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CpG-ODN and MPLA Prevent Mortality in a Murine Model of Post-Hemorrhage-Staphyloccocus aureus Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Soret</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chevalier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Derkinderen</w:t>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2010.01.053⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271238v1</w:t>
+                <w:t xml:space="preserve">hal-02661772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CpG-ODN and MPLA Prevent Mortality in a Murine Model of Post-Hemorrhage-Staphyloccocus aureus Pneumonia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Gautreau</w:t>
+                <w:t xml:space="preserve">Short-Chain Fatty Acids Regulate the Enteric Neurons and Control Gastrointestinal Motility in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
+                <w:t xml:space="preserve">Julien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
+                <w:t xml:space="preserve">Pascal Derkinderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (10), </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (5), pp.1772-1782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2010.01.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661772v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of an in vitro mast cell degranulation test in the context of food allergy to wheat</w:t>
               </w:r>
@@ -2130,592 +2130,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism and signalling of melatonin receptors</w:t>
+                <w:t xml:space="preserve">The Human Copper-Zinc Superoxide Dismutase Gene (SOD1) Proximal Promoter Is Regulated by Sp1, Egr-1, and WT1 via Non-canonical Binding Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Brydon</w:t>
+                <w:t xml:space="preserve">Elsa Minc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+                <w:t xml:space="preserve">Philippe Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perry Barrett</w:t>
+                <w:t xml:space="preserve">Laurent Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J. Morgan</w:t>
+                <w:t xml:space="preserve">Stéphanie Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 274 (1), pp.503-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.274.1.503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900303v1</w:t>
+                <w:t xml:space="preserve">hal-03271273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential signaling of human Mel1a and Mel1b melatonin receptors through the cyclic guanosine 3′-5′-monophosphate pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.Donny Strosberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Jockers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 58 (4), pp.633-639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0006-2952(99)00134-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Signaling of Human Mel1a Melatonin Receptors via Gi2, Gi3, and Gq/11 Proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Polymorphism and signalling of melatonin receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Brydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Tissot</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perry Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (3), pp.315-324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271276v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Copper-Zinc Superoxide Dismutase Gene (SOD1) Proximal Promoter Is Regulated by Sp1, Egr-1, and WT1 via Non-canonical Binding Sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Minc</w:t>
+                <w:t xml:space="preserve">Dual Signaling of Human Mel1a Melatonin Receptors via Gi2, Gi3, and Gq/11 Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Brydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Roka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dutertre</w:t>
+                <w:t xml:space="preserve">Michèle Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 274 (1), pp.503-509. </w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13 (12), pp.2025-2038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.274.1.503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/mend.13.12.0390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271273v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desensitization of the β-Adrenergic Response in Human Brown Adipocytes 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Jockers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Issad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2939,90 +2939,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Isoforms of Mel1c Melatonin Receptors Modulating Intracellular Cyclic Guanosine 3′,5′-Monophosphate Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Jockers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Jockers</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perry Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 11 (8), pp.1070-1081. </w:t>
@@ -3211,609 +3211,609 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of maternal hyperglycemia and associated milk composition on the programming of insulin resistance in offspring: an experimental study in rats</w:t>
+                <w:t xml:space="preserve">Effect of maternal hyperglycemia and milk composition on hepatic and pancreatic metabolic programming in offspring: an experimental study in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobin Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hariprasath Perumal</w:t>
+                <w:t xml:space="preserve">Castellano Blandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castellano Blandine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+                <w:t xml:space="preserve">Massias Corentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Panhaleux</w:t>
+                <w:t xml:space="preserve">David-Sochard Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFRN, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème colloque de la Société Française de la DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF DOHaD, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417185v1</w:t>
+                <w:t xml:space="preserve">hal-05417237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lait maternel peut il moduler la fonction endocrine du pancréas chez la descendance née de mères hyperglycémiques ? - étude chez un modèle rongeur.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of maternal hyperglycemia and associated milk composition on the programming of insulin resistance in offspring: an experimental study in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobin Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bobin</w:t>
+                <w:t xml:space="preserve">Hariprasath Perumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castellano Blandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Grit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Blandine Castellano</w:t>
+                <w:t xml:space="preserve">Anne-Lise Panhaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de Nantes Université 2025 - Colloque n°07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, May 2025, NANTES, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFRN, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098714v1</w:t>
+                <w:t xml:space="preserve">hal-05417185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The offspring's β-cell maturation process during the suckling period and their insulin sensitivity in adulthood are differently impacted depending from hyperglycemic or euglycemic dams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Nutrition IUNS-ICN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Nutrition, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of maternal hyperglycemia and milk composition on hepatic and pancreatic metabolic programming in offspring: an experimental study in rats.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bobin Paul</w:t>
+                <w:t xml:space="preserve">Le lait maternel peut il moduler la fonction endocrine du pancréas chez la descendance née de mères hyperglycémiques ? - étude chez un modèle rongeur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castellano Blandine</w:t>
+                <w:t xml:space="preserve">Massias Corentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David-Sochard Agnès</w:t>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque de la Société Française de la DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF DOHaD, Dec 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de Nantes Université 2025 - Colloque n°07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, May 2025, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417237v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la fonction pancréatique de la descendance allaitée dans un contexte d'hyperglycémie maternelle périnatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massias Corentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Néonatologie, Dec 2024, Paris, France</w:t>
@@ -4256,51 +4256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque de la Société Francophone sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF DOHaD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Santé et Environnement (SFSE). FRA., Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4735,51 +4735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du Club d'Etudes des Cellules Epithéliales Digestives (CECED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4843,51 +4843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ricardo Orozco-Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bolanos-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4957,103 +4957,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breastmilk modulates insulin sensitivity in offspring born from hyperglycaemic dams in a rodent model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress of DOHaD A Bridge Towards One Health Buenos Aires, Argentina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Buenos Aires (Argentina), Argentina</w:t>
@@ -5095,90 +5095,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'hyperglycémie maternelle et de la composition du lait sur la fonction incrétine de la descendance chez le rat et criblage in vitro de biomarqueurs du lait sur des lignées de cellules entéro-endocrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, LILLE, France</w:t>
@@ -5332,77 +5332,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diabète gestationnel induit des modifications de la composition du lait maternel qui pourraient avoir des répercussions sur l'homéostasie énergétique de la descendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5483,51 +5483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6280,51 +6280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du Club d'Etudes des Cellules Epithéliales Digestives (CECED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6401,51 +6401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones d’Hépato-Gastroentérologie et d’Oncologie Digestive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6522,51 +6522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du Club d'Etudes des Cellules Epithéliales Digestives (CECED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6643,398 +6643,548 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque fondateur de la SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 2013, Journal of Developmental Origins of Health and Disease</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Jeu de données] Transcriptomic analysis of colonic epithelial cells in adult rats born with intra-uterine growth retardation. GEO. 2015:GEO accession n°: GSE65051</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Vianney Haure-Mirande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maternal low protein diet alters the development of reward circuits from childhood to adulthood by reshaping its function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Frapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Meistermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données de l'unité mixte de recherche physiopathologie des adaptations nutritionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Nantes Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035558v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02800079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7181,51 +7331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gandon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11101208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Desir-Vigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Haure-Mirande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.12.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Trenteseaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Thu Gaston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.309923" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-234203" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02164627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacqueline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gautreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Segain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00152612" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ricardo Orozco-Solis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.10.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26JGVT4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darcy Vrillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boureille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21108" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Soret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Derkinderen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2010.01.053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013228" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Brossard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Triballeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morisset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin-Marchand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000121465" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Daly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourreille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cuff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2007.08.041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoebler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rival" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cherbut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-006-3142-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-422Q2FK0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.4.2190-2194.2005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blotti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buisine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00219.2004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefr&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Camelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M205084200" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brydon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Barrett" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Morgan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacroix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Donny Strosberg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jockers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-2952(99)00134-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GGSRHD7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271276v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tissot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.13.12.0390" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dutertre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.1.503" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271285v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Issad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zilberfarb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marullo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.139.6.6050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271297v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jockers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brydon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Strosberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271268v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.11.8.9964" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271258v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vaury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lain&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Noguiez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaulin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobin Paul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariprasath Perumal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellano Blandine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Panhaleux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098714v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bobin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massias Corentin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Massias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Sochard Agn&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843140v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973514v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pocheron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me Ndjim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742075v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603018v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742782v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bolanos-Jimenez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533117v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736395v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606030v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743326v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.01.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXSBT8R5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605079v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601857v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605379v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800079v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guardiola" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gandon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11101208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Desir-Vigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Haure-Mirande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.12.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Trenteseaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Thu Gaston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.309923" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-234203" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02164627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacqueline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gautreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Segain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00152612" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ricardo Orozco-Solis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.10.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26JGVT4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darcy Vrillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boureille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21108" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013228" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Soret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Derkinderen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2010.01.053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Brossard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Triballeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morisset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin-Marchand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000121465" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Daly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourreille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cuff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2007.08.041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoebler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rival" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cherbut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-006-3142-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-422Q2FK0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.4.2190-2194.2005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blotti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buisine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00219.2004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefr&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Camelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M205084200" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dutertre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.1.503" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacroix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Donny Strosberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jockers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-2952(99)00134-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GGSRHD7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900303v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brydon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Barrett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Morgan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271276v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tissot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.13.12.0390" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271285v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Issad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zilberfarb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marullo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.139.6.6050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271297v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jockers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brydon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Strosberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271268v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.11.8.9964" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271258v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vaury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lain&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Noguiez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaulin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobin Paul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellano Blandine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massias Corentin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Sochard Agn&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariprasath Perumal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Panhaleux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bobin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Massias" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843140v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973514v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pocheron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me Ndjim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742075v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603018v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742782v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bolanos-Jimenez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533117v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736395v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606030v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743326v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.01.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXSBT8R5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605079v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601857v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605379v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800079v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guardiola" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556033v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillaume" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Frapin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>