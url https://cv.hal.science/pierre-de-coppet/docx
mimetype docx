--- v1 (2026-04-26)
+++ v2 (2026-05-20)
@@ -1050,295 +1050,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CpG-ODN and MPLA Prevent Mortality in a Murine Model of Post-Hemorrhage-Staphyloccocus aureus Pneumonia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-Chain Fatty Acids Regulate the Enteric Neurons and Control Gastrointestinal Motility in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
+                <w:t xml:space="preserve">Rodolphe Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Derkinderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013228⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (5), pp.1772-1782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2010.01.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661772v1</w:t>
+                <w:t xml:space="preserve">hal-03271238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Chain Fatty Acids Regulate the Enteric Neurons and Control Gastrointestinal Motility in Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Soret</w:t>
+                <w:t xml:space="preserve">CpG-ODN and MPLA Prevent Mortality in a Murine Model of Post-Hemorrhage-Staphyloccocus aureus Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chevalier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Derkinderen</w:t>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 138 (5), pp.1772-1782. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2010.01.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271238v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of an in vitro mast cell degranulation test in the context of food allergy to wheat</w:t>
               </w:r>
@@ -2130,592 +2130,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Copper-Zinc Superoxide Dismutase Gene (SOD1) Proximal Promoter Is Regulated by Sp1, Egr-1, and WT1 via Non-canonical Binding Sites</w:t>
+                <w:t xml:space="preserve">Dual Signaling of Human Mel1a Melatonin Receptors via Gi2, Gi3, and Gq/11 Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Minc</w:t>
+                <w:t xml:space="preserve">Lena Brydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Roka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dutertre</w:t>
+                <w:t xml:space="preserve">Michèle Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 274 (1), pp.503-509. </w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13 (12), pp.2025-2038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.274.1.503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/mend.13.12.0390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271273v1</w:t>
+                <w:t xml:space="preserve">hal-03271276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential signaling of human Mel1a and Mel1b melatonin receptors through the cyclic guanosine 3′-5′-monophosphate pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymorphism and signalling of melatonin receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Brydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Petit</w:t>
+                <w:t xml:space="preserve">Perry Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lacroix</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter J. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (3), pp.315-324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271263v1</w:t>
+                <w:t xml:space="preserve">hal-00900303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism and signalling of melatonin receptors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Differential signaling of human Mel1a and Mel1b melatonin receptors through the cyclic guanosine 3′-5′-monophosphate pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Donny Strosberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Jockers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 58 (4), pp.633-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0006-2952(99)00134-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900303v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Signaling of Human Mel1a Melatonin Receptors via Gi2, Gi3, and Gq/11 Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lena Brydon</w:t>
+                <w:t xml:space="preserve">The Human Copper-Zinc Superoxide Dismutase Gene (SOD1) Proximal Promoter Is Regulated by Sp1, Egr-1, and WT1 via Non-canonical Binding Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Minc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Roka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+                <w:t xml:space="preserve">Laurent Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tissot</w:t>
+                <w:t xml:space="preserve">Stéphanie Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 13 (12), pp.2025-2038. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 274 (1), pp.503-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/mend.13.12.0390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.274.1.503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271276v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desensitization of the β-Adrenergic Response in Human Brown Adipocytes 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Jockers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Issad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2939,90 +2939,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Isoforms of Mel1c Melatonin Receptors Modulating Intracellular Cyclic Guanosine 3′,5′-Monophosphate Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Jockers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Jockers</w:t>
+                <w:t xml:space="preserve">Isabelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perry Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 11 (8), pp.1070-1081. </w:t>
@@ -3211,609 +3211,609 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of maternal hyperglycemia and milk composition on hepatic and pancreatic metabolic programming in offspring: an experimental study in rats.</w:t>
+                <w:t xml:space="preserve">Effect of maternal hyperglycemia and associated milk composition on the programming of insulin resistance in offspring: an experimental study in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobin Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hariprasath Perumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Castellano Blandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David-Sochard Agnès</w:t>
+                <w:t xml:space="preserve">Anne-Lise Panhaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque de la Société Française de la DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF DOHaD, Dec 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFRN, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417237v1</w:t>
+                <w:t xml:space="preserve">hal-05417185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of maternal hyperglycemia and associated milk composition on the programming of insulin resistance in offspring: an experimental study in rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le lait maternel peut il moduler la fonction endocrine du pancréas chez la descendance née de mères hyperglycémiques ? - étude chez un modèle rongeur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hariprasath Perumal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Castellano Blandine</w:t>
+                <w:t xml:space="preserve">Paul Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massias Corentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Panhaleux</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFRN, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de Nantes Université 2025 - Colloque n°07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, May 2025, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417185v1</w:t>
+                <w:t xml:space="preserve">hal-05098714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The offspring's β-cell maturation process during the suckling period and their insulin sensitivity in adulthood are differently impacted depending from hyperglycemic or euglycemic dams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Nutrition IUNS-ICN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Nutrition, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lait maternel peut il moduler la fonction endocrine du pancréas chez la descendance née de mères hyperglycémiques ? - étude chez un modèle rongeur.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Grit</w:t>
+                <w:t xml:space="preserve">Effect of maternal hyperglycemia and milk composition on hepatic and pancreatic metabolic programming in offspring: an experimental study in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobin Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Castellano Blandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Massias Corentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Castellano</w:t>
+                <w:t xml:space="preserve">David-Sochard Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de Nantes Université 2025 - Colloque n°07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, May 2025, NANTES, France</w:t>
+              <w:t xml:space="preserve">7ème colloque de la Société Française de la DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF DOHaD, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098714v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la fonction pancréatique de la descendance allaitée dans un contexte d'hyperglycémie maternelle périnatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massias Corentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Néonatologie, Dec 2024, Paris, France</w:t>
@@ -3836,51 +3836,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MATERNAL MICROBIOTAS TRANSFER IMPACTS MICROBIOTA-GUT-BRAIN AXIS IN OFFSPRING</w:t>
+                <w:t xml:space="preserve">Impact d'un transfert de microbiotes maternels et de leurs métabolites sur l'expression de marqueurs entéroendocrines chez le raton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
@@ -3900,112 +3900,112 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Pocheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Canlet</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOHaD World Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International society for Developmental Origins of Health and Disease, Aug 2022, Vancouver, Canada. 2p</w:t>
+              <w:t xml:space="preserve">39ème réunion du CECED (Club d'Étude des Cellules Épithéliales Digestives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973514v1</w:t>
+                <w:t xml:space="preserve">hal-03981886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un transfert de microbiotes maternels et de leurs métabolites sur l'expression de marqueurs entéroendocrines chez le raton</w:t>
+                <w:t xml:space="preserve">MATERNAL MICROBIOTAS TRANSFER IMPACTS MICROBIOTA-GUT-BRAIN AXIS IN OFFSPRING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
@@ -4025,88 +4025,88 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Pocheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Cecile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème réunion du CECED (Club d'Étude des Cellules Épithéliales Digestives)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">DOHaD World Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International society for Developmental Origins of Health and Disease, Aug 2022, Vancouver, Canada. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981886v1</w:t>
+                <w:t xml:space="preserve">hal-03973514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrauterine growth retardation in rats alters palmitoleate sensing by duodenal entero-endocrine cells, leading to increased-intestinal permeability</w:t>
               </w:r>
@@ -4256,51 +4256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque de la Société Francophone sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF DOHaD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Santé et Environnement (SFSE). FRA., Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4427,277 +4427,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the endoplasmic reticulum stress in the loss of histone acetylation in colonic epithelium induced by intrauterine growth retardation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Vianney Haure-Mirande</w:t>
+                <w:t xml:space="preserve">Is perinatal butyrate intake, through maternal supplementation, able to prevent cognitive impairment due to intrauterine growth restriction in a rat model?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiNantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Second colloque de la SF – DOHAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799829v1</w:t>
+                <w:t xml:space="preserve">hal-02742782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is perinatal butyrate intake, through maternal supplementation, able to prevent cognitive impairment due to intrauterine growth restriction in a rat model?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grit</w:t>
+                <w:t xml:space="preserve">Role of the endoplasmic reticulum stress in the loss of histone acetylation in colonic epithelium induced by intrauterine growth retardation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Desir-Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Vianney Haure-Mirande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second colloque de la SF – DOHAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">EpiNantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742782v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du stress du réticulum endoplasmique dans les modifications épigénétiques associées aux altérations de la barrière épithéliale colique</w:t>
               </w:r>
@@ -4735,51 +4735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du Club d'Etudes des Cellules Epithéliales Digestives (CECED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4843,51 +4843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ricardo Orozco-Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bolanos-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4957,103 +4957,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breastmilk modulates insulin sensitivity in offspring born from hyperglycaemic dams in a rodent model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress of DOHaD A Bridge Towards One Health Buenos Aires, Argentina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Buenos Aires (Argentina), Argentina</w:t>
@@ -5095,90 +5095,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'hyperglycémie maternelle et de la composition du lait sur la fonction incrétine de la descendance chez le rat et criblage in vitro de biomarqueurs du lait sur des lignées de cellules entéro-endocrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, LILLE, France</w:t>
@@ -5332,77 +5332,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diabète gestationnel induit des modifications de la composition du lait maternel qui pourraient avoir des répercussions sur l'homéostasie énergétique de la descendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5483,51 +5483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5582,51 +5582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is perinatal butyrate, through maternal supplementation, able to prevent cognitive impairment due to intrauterine growth restriction in a rat model ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6097,152 +6097,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrauterine growth retardation alters the colonic epithelial barrier and increases the risk of colonic deseases in adult rats</w:t>
+                <w:t xml:space="preserve">Le retard de croissance intra-utérin induit des altérations de la barrière épithéliale colique et augmente le risque de pathologie colique chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Vianney Haure-Mirande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bonnet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Berlin, Germany. 2013</w:t>
+              <w:t xml:space="preserve">Journées Francophones d’Hépato-Gastroentérologie et d’Oncologie Digestive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605175v1</w:t>
+                <w:t xml:space="preserve">hal-01601857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une dénutrition protéique foetale altère à long terme la barrière épithéliale colique</w:t>
               </w:r>
@@ -6280,51 +6276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du Club d'Etudes des Cellules Epithéliales Digestives (CECED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6343,148 +6339,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retard de croissance intra-utérin induit des altérations de la barrière épithéliale colique et augmente le risque de pathologie colique chez le rat</w:t>
+                <w:t xml:space="preserve">Intrauterine growth retardation alters the colonic epithelial barrier and increases the risk of colonic deseases in adult rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Vianney Haure-Mirande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones d’Hépato-Gastroentérologie et d’Oncologie Digestive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">United European Gastroenterology Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Berlin, Germany. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601857v1</w:t>
+                <w:t xml:space="preserve">hal-01605175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du retard de croissance intra-utérin sur l'hépithélium colique</w:t>
               </w:r>
@@ -6522,51 +6522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du Club d'Etudes des Cellules Epithéliales Digestives (CECED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6643,51 +6643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque fondateur de la SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 2013, Journal of Developmental Origins of Health and Disease</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6744,51 +6744,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Jeu de données] Transcriptomic analysis of colonic epithelial cells in adult rats born with intra-uterine growth retardation. GEO. 2015:GEO accession n°: GSE65051</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7079,51 +7079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7331,51 +7331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gandon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11101208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Desir-Vigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Haure-Mirande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.12.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Trenteseaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Thu Gaston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.309923" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-234203" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02164627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacqueline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gautreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Segain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00152612" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ricardo Orozco-Solis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.10.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26JGVT4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darcy Vrillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boureille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21108" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013228" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Soret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Derkinderen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2010.01.053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Brossard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Triballeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morisset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin-Marchand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000121465" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Daly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourreille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cuff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2007.08.041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoebler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rival" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cherbut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-006-3142-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-422Q2FK0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.4.2190-2194.2005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blotti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buisine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00219.2004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefr&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Camelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M205084200" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dutertre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.1.503" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacroix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Donny Strosberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jockers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-2952(99)00134-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GGSRHD7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900303v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brydon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Barrett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Morgan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271276v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tissot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.13.12.0390" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271285v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Issad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zilberfarb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marullo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.139.6.6050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271297v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jockers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brydon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Strosberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271268v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.11.8.9964" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271258v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vaury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lain&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Noguiez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaulin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobin Paul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellano Blandine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massias Corentin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Sochard Agn&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariprasath Perumal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Panhaleux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bobin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Massias" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843140v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973514v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pocheron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me Ndjim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742075v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603018v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742782v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bolanos-Jimenez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533117v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736395v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606030v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743326v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.01.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXSBT8R5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605079v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601857v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605379v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800079v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guardiola" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556033v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillaume" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Frapin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gandon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11101208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Desir-Vigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Haure-Mirande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.12.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Trenteseaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Thu Gaston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.309923" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-234203" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02164627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacqueline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gautreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Segain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00152612" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ricardo Orozco-Solis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.10.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26JGVT4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darcy Vrillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boureille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21108" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Soret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Derkinderen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2010.01.053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013228" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Brossard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Triballeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morisset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin-Marchand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000121465" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Daly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourreille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cuff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2007.08.041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoebler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rival" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cherbut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-006-3142-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-422Q2FK0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.4.2190-2194.2005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blotti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buisine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00219.2004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefr&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Camelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M205084200" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271276v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brydon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tissot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.13.12.0390" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900303v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Barrett" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Morgan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacroix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Donny Strosberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jockers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-2952(99)00134-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GGSRHD7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dutertre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.1.503" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271285v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Issad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zilberfarb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marullo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.139.6.6050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271297v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jockers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brydon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Strosberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271268v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.11.8.9964" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271258v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vaury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lain&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Noguiez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaulin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobin Paul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariprasath Perumal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellano Blandine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Panhaleux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098714v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bobin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massias Corentin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Massias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Sochard Agn&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843140v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981886v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pocheron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me Ndjim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742075v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603018v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742782v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799829v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bolanos-Jimenez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533117v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736395v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606030v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743326v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.01.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXSBT8R5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601857v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605079v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605175v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605379v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800079v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guardiola" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556033v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillaume" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Frapin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>