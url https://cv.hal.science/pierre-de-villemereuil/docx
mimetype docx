--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -863,295 +863,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03785895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lizards from warm and declining populations are born with extremely short telomeres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation in shape and consistency of selection between populations of the threatened Hihi ( &amp;lt;i&amp;gt;Notiomystis cincta&amp;lt;/i&amp;gt; )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Blaimont</w:t>
+                <w:t xml:space="preserve">Alexis Rutschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+                <w:t xml:space="preserve">Anna W Santure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ribout</w:t>
+                <w:t xml:space="preserve">Patricia Brekke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rozen-Rechels</w:t>
+                <w:t xml:space="preserve">John G Ewen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Shanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2201371119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.14088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764910v1</w:t>
+                <w:t xml:space="preserve">hal-03784910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in shape and consistency of selection between populations of the threatened Hihi ( &amp;lt;i&amp;gt;Notiomystis cincta&amp;lt;/i&amp;gt; )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Rutschmann</w:t>
+                <w:t xml:space="preserve">Lizards from warm and declining populations are born with extremely short telomeres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréaz Dupoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna W Santure</w:t>
+                <w:t xml:space="preserve">Pauline Blaimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Brekke</w:t>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John G Ewen</w:t>
+                <w:t xml:space="preserve">Cécile Ribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Shanahan</w:t>
+                <w:t xml:space="preserve">David Rozen-Rechels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (33), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.14088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2201371119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784910v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common garden experiments to study local adaptation need to account for population structure</w:t>
               </w:r>
@@ -1522,51 +1522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding the adaptive needles in a population‐structured haystack: A case study in a New Zealand mollusc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila M Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna W Santure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane D Lavery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2193,51 +2193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Tomotani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Brekke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2288,90 +2288,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate dependent heating efficiency in the common lizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rutschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rozen‐rechels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréaz Dupoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blaimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2608,51 +2608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Arlt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Brekke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (50), pp.31969-31978. </w:t>
@@ -2690,90 +2690,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of space sharing on individual phenotypes in the New Zealand hihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rutschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Brekke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John G Ewen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2837,90 +2837,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Little Adaptive Potential in a Threatened Passerine Bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rutschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate D. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ewen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Brekke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (5), pp.889-894.e3. </w:t>
@@ -3385,391 +3385,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-effect variance and the estimation of repeatabilities and heritabilities: issues and solutions</w:t>
+                <w:t xml:space="preserve">Can threatened species adapt in a restored habitat? No expected evolutionary response in lay date for the New Zealand hihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rutschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ewen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael B. Morrissey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Holger Schielzeth</w:t>
+                <w:t xml:space="preserve">Anna W. Santure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Brekke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13232⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.482 - 497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043390v1</w:t>
+                <w:t xml:space="preserve">hal-03043372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can threatened species adapt in a restored habitat? No expected evolutionary response in lay date for the New Zealand hihi</w:t>
+                <w:t xml:space="preserve">Patterns of phenoytpic plasticity and local adaptation within the wide elevation range of the alpine plant Arabis alpina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Ewen</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Mouterde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna W. Santure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Brekke</w:t>
+                <w:t xml:space="preserve">Oscar E Gaggiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12727⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (5), pp.1952-1971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043372v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of phenoytpic plasticity and local adaptation within the wide elevation range of the alpine plant Arabis alpina</w:t>
+                <w:t xml:space="preserve">Fixed-effect variance and the estimation of repeatabilities and heritabilities: issues and solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar E Gaggiotti</w:t>
+                <w:t xml:space="preserve">Michael B. Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
+                <w:t xml:space="preserve">Holger Schielzeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106 (5), pp.1952-1971. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (4), pp.621-632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908353v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent genomic signatures of domestication in sheep and goats</w:t>
               </w:r>
@@ -4058,51 +4058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kin recognition or phenotype matching?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4162,77 +4162,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Methods for Evolutionary Quantitative Genetic Inference from Generalized Mixed Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Schielzeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B. Morrissey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 204 (3), pp.1281-1294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4279,77 +4279,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common garden experiments in the genomic era: new perspectives and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar E Gaggiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Mouterde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116 (3), pp.249 - 254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5299,286 +5299,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demography of natural populations of A. alpina across an elevational gradient</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of phenotypic plasticity and local adaptation within the wide elevation range of the alpine plant Arabis alpina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gaggiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabis Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024922v1</w:t>
+                <w:t xml:space="preserve">hal-02024918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of phenotypic plasticity and local adaptation within the wide elevation range of the alpine plant Arabis alpina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demography of natural populations of A. alpina across an elevational gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Andrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabis Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024918v1</w:t>
+                <w:t xml:space="preserve">hal-02024922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to a stress gradient of elevation in the alpine plant Arabis alpina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Mouterde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar E Gaggiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5739,173 +5739,278 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Salinity exposure in early-life drives genomic adaptation to climate change in Antarctic toothfish ( &amp;lt;i&amp;gt;Dissostichus mawsoni&amp;lt;/i&amp;gt; )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilda Alicia Caccavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Celemín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetics of lifetime growth curves in a lizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rutschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5915,114 +6020,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes pour l’étude de l’adaptation locale et application au contexte de l’adaptation aux conditions d’altitude chez la plante alpine Arabis alpina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evolution [q-bio.PE]. Université Grenoble Alpes, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016GREAS003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01322336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6169,51 +6274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Villemereuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.515" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05346652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Burkhard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araf035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012292v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bodineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lemaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04711550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Merrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Le Grand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq2311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04193168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Benetos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bozec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine-Roulland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.122.20740" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Biquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bonamour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13950" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03764910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blaimont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozen-Rechels" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2201371119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rutschmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W Santure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Brekke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G Ewen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Shanahan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14088" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13528" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Haider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Palm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Menzel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08783" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M Salloum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane D Lavery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13692" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785807v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Morrissey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C Alberts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arcese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk0853" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rescan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega Aboud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009611" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meidhi Khelifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaffet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.745284" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Salloum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Villemereuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Santure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Waters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lavery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa073" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duntsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tomotani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0948" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907045v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozen&#8208;rechels" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6241" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villemereuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carboni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Busson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Fortin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13488" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129124v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Arlt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2009003117" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Anderson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-020-10063-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043363v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate D. Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ewen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.01.072" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02515914v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Villemereuil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319890763" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Legrice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Tezanos-Pinto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Holwell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Painting" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13698" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Nakagawa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy089" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12426" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043390v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Morrissey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schielzeth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13232" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043372v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W. Santure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12727" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908353v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Mouterde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar E Gaggiotti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12955" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01875703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Orozco-Terwengel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Streeter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03206-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043413v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13571" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865898v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Zsolt Garamszegi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2017.10.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13554" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043442v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.186536" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.93" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865890v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12418" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Frichot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schoville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gaggiotti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541185v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Villemereuil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.01.018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004812v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frichot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168115v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Villemereuil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865865v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Wells" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Edwards" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blomberg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-102" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s L&#243;pez-Sepulcre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXHZJ565-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985675v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaff&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024922v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024918v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024901v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099562v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Morrissey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gimenez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343644v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Aragon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Pellerin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01322336v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAS003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Villemereuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.515" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05346652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Burkhard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araf035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012292v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bodineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lemaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04711550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Merrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Le Grand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq2311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04193168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Benetos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bozec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine-Roulland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.122.20740" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Biquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bonamour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13950" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rutschmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W Santure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Brekke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G Ewen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Shanahan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03764910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blaimont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozen-Rechels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2201371119" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13528" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Haider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Palm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Menzel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08783" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M Salloum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane D Lavery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13692" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785807v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Morrissey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C Alberts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arcese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk0853" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rescan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega Aboud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009611" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meidhi Khelifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaffet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.745284" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Salloum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Villemereuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Santure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Waters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lavery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa073" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duntsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tomotani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0948" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907045v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozen&#8208;rechels" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6241" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villemereuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carboni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Busson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Fortin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13488" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129124v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Arlt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2009003117" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Anderson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-020-10063-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043363v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate D. Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ewen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.01.072" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02515914v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Villemereuil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319890763" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Legrice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Tezanos-Pinto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Holwell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Painting" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13698" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Nakagawa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy089" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12426" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043372v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W. Santure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12727" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908353v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Mouterde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar E Gaggiotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12955" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043390v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Morrissey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schielzeth" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13232" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01875703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Orozco-Terwengel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Streeter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03206-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043413v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13571" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865898v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Zsolt Garamszegi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2017.10.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13554" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043442v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.186536" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.93" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865890v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12418" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Frichot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schoville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gaggiotti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541185v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Villemereuil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.01.018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004812v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frichot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168115v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Villemereuil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865865v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Wells" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Edwards" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blomberg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-102" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s L&#243;pez-Sepulcre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXHZJ565-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985675v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaff&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024918v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024922v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024901v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099562v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Morrissey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gimenez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574127v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilda Alicia Caccavo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Celem&#237;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343644v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Aragon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Pellerin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01322336v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAS003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>