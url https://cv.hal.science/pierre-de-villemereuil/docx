--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -106,295 +106,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning the phenotypic and genetic variances of reaction norms</w:t>
+                <w:t xml:space="preserve">Behavioral DiverCity: individual differences in behavior change along an urbanization gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan J. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Burkhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teplitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.515⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (4), pp.araf035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/araf035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392851v1</w:t>
+                <w:t xml:space="preserve">hal-05346652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral DiverCity: individual differences in behavior change along an urbanization gradient</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Partitioning the phenotypic and genetic variances of reaction norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Teplitsky</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luis-Miguel Chevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (4), pp.araf035. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/araf035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346652v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi‐trait evaluation of patterns and fitness consequences of breeding phenology plasticity with nocturnal warming and food restriction in a lizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -618,51 +618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared Heritability of Blood Pressure and Pulse Wave Velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Benetos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -733,866 +733,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity drives phenological changes in a Mediterranean blue tit population</w:t>
+                <w:t xml:space="preserve">Genetic variance in fitness indicates rapid contemporary adaptive evolution in wild animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Biquet</w:t>
+                <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Bonamour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Michael B Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe de Franceschi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susan C Alberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Arcese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13950⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 376 (6596), pp.1012-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abk0853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03785895v1</w:t>
+                <w:t xml:space="preserve">hal-03785807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in shape and consistency of selection between populations of the threatened Hihi ( &amp;lt;i&amp;gt;Notiomystis cincta&amp;lt;/i&amp;gt; )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Rutschmann</w:t>
+                <w:t xml:space="preserve">Common garden experiments to study local adaptation need to account for population structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna W Santure</w:t>
+                <w:t xml:space="preserve">Oscar Gaggiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Brekke</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.14088⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784910v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lizards from warm and declining populations are born with extremely short telomeres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréaz Dupoué</w:t>
+                <w:t xml:space="preserve">Phenotypic plasticity drives phenological changes in a Mediterranean blue tit population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Biquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bonamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Blaimont</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teplitsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2201371119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (2), pp.347 - 359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764910v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common garden experiments to study local adaptation need to account for population structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
+                <w:t xml:space="preserve">Lizards from warm and declining populations are born with extremely short telomeres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréaz Dupoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blaimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Gaggiotti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Rozen-Rechels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13528⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (33), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2201371119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976905v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbance and indirect effects of climate warming support a plant invader in mountains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation in shape and consistency of selection between populations of the threatened Hihi ( &amp;lt;i&amp;gt;Notiomystis cincta&amp;lt;/i&amp;gt; )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rutschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Haider</w:t>
+                <w:t xml:space="preserve">Anna W Santure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Palm</w:t>
+                <w:t xml:space="preserve">Patricia Brekke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helge Bruelheide</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
+                <w:t xml:space="preserve">John G Ewen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Menzel</w:t>
+                <w:t xml:space="preserve">Danielle Shanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.08783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.14088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784929v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do leaf nitrogen resorption dynamics align with the slow‐fast continuum? A test at the intraspecific level</w:t>
+                <w:t xml:space="preserve">Disturbance and indirect effects of climate warming support a plant invader in mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Sartori</w:t>
+                <w:t xml:space="preserve">Sylvia Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Violle</w:t>
+                <w:t xml:space="preserve">Sebastian Palm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Vile</w:t>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
+                <w:t xml:space="preserve">Annette Menzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (5), pp.1315-1328. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.08783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612386v1</w:t>
+                <w:t xml:space="preserve">hal-03784929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding the adaptive needles in a population‐structured haystack: A case study in a New Zealand mollusc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila M Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna W Santure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane D Lavery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 91 (6), pp.1209 - 1221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1620,2199 +1620,2199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variance in fitness indicates rapid contemporary adaptive evolution in wild animals</w:t>
+                <w:t xml:space="preserve">Do leaf nitrogen resorption dynamics align with the slow‐fast continuum? A test at the intraspecific level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Bonnet</w:t>
+                <w:t xml:space="preserve">Kevin Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael B Morrissey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Arcese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 376 (6596), pp.1012-1016. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (5), pp.1315-1328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abk0853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03785807v1</w:t>
+                <w:t xml:space="preserve">hal-03612386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting population genetic change in an autocorrelated random environment: Insights from a large automated experiment</w:t>
+                <w:t xml:space="preserve">Genetic Variations and Differential DNA Methylation to Face Contrasted Climates in Small Ruminants: An Analysis on Traditionally-Managed Sheep and Goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rescan</w:t>
+                <w:t xml:space="preserve">Laure Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Grulois</w:t>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Ortega Aboud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meidhi Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009611⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.article n° 745284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.745284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290353v1</w:t>
+                <w:t xml:space="preserve">hal-03373129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Variations and Differential DNA Methylation to Face Contrasted Climates in Small Ruminants: An Analysis on Traditionally-Managed Sheep and Goats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Predicting population genetic change in an autocorrelated random environment: Insights from a large automated experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Grulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Ortega Aboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Chevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.article n° 745284. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (6), pp.e1009611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.745284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373129v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitchhiking consequences for genetic and morphological patterns: the influence of kelp-rafting on a brooding chiton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequences of space sharing on individual phenotypes in the New Zealand hihi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rutschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Brekke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John G Ewen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Salloum</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neil Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blaa073⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (5), pp.821-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-020-10063-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967587v1</w:t>
+                <w:t xml:space="preserve">hal-02967675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic basis for adaptive morphological variation in a threatened Aotearoa | New Zealand bird, the hihi ( Notiomystis cincta )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for stochasticity in demographic compensation along the elevational range of an alpine plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Andrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villemereuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Duntsch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kate Lee</w:t>
+                <w:t xml:space="preserve">Marie‐josée Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0948⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.870-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967620v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate dependent heating efficiency in the common lizard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Rutschmann</w:t>
+                <w:t xml:space="preserve">Hitchhiking consequences for genetic and morphological patterns: the influence of kelp-rafting on a brooding chiton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rozen‐rechels</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Santure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lavery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6241⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130 (4), pp.756-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blaa073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907045v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for stochasticity in demographic compensation along the elevational range of an alpine plant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polygenic basis for adaptive morphological variation in a threatened Aotearoa | New Zealand bird, the hihi ( Notiomystis cincta )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Carboni</w:t>
+                <w:t xml:space="preserve">Laura Duntsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Busson</w:t>
+                <w:t xml:space="preserve">Barbara Tomotani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Brekke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐josée Fortin</w:t>
+                <w:t xml:space="preserve">Kate Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (5), pp.870-880. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1933), pp.20200948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.13488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454450v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuating optimum and temporally variable selection on breeding date in birds and mammals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Climate dependent heating efficiency in the common lizard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rutschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rozen‐rechels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréaz Dupoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blaimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Brekke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2009003117⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (15), pp.8007-8017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129124v1</w:t>
+                <w:t xml:space="preserve">hal-02907045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of space sharing on individual phenotypes in the New Zealand hihi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fluctuating optimum and temporally variable selection on breeding date in birds and mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Arlt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Brekke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Neil Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (5), pp.821-839. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (50), pp.31969-31978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10682-020-10063-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2009003117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967675v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Little Adaptive Potential in a Threatened Passerine Bird</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the relevance of Bayesian statistics and MCMC for animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villemereuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.01.072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136 (5), pp.339-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043363v1</w:t>
+                <w:t xml:space="preserve">hal-03865904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability of a resting heart rate in a 20-year follow-up family cohort with GWAS data: Insights from the STANISLAS cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
+                <w:t xml:space="preserve">Little Adaptive Potential in a Threatened Passerine Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rutschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate D. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ewen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Brekke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2047487319890763⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.889-894.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.01.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515914v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional selection on body size but no apparent survival cost to being large in wild New Zealand giraffe weevils</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heritability of a resting heart rate in a 20-year follow-up family cohort with GWAS data: Insights from the STANISLAS cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dandine-Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre De Villemereuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.13698⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.204748731989076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2047487319890763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865920v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Method for Simultaneously Accounting for Phylogenetic and Species Sampling Uncertainty via Rubin’s Rules in Comparative Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Directional selection on body size but no apparent survival cost to being large in wild New Zealand giraffe weevils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Legrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Tezanos-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Holwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Painting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syy089⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (4), pp.762-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043331v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relevance of Bayesian statistics and MCMC for animal models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Villemereuil</w:t>
+                <w:t xml:space="preserve">A General Method for Simultaneously Accounting for Phylogenetic and Species Sampling Uncertainty via Rubin’s Rules in Comparative Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 136 (5), pp.339-340. </w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (4), pp.632-641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbg.12426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syy089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865904v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can threatened species adapt in a restored habitat? No expected evolutionary response in lay date for the New Zealand hihi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fixed-effect variance and the estimation of repeatabilities and heritabilities: issues and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna W. Santure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Brekke</w:t>
+                <w:t xml:space="preserve">Michael B. Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Schielzeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12727⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (4), pp.621-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043372v1</w:t>
+                <w:t xml:space="preserve">hal-03043390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of phenoytpic plasticity and local adaptation within the wide elevation range of the alpine plant Arabis alpina</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Can threatened species adapt in a restored habitat? No expected evolutionary response in lay date for the New Zealand hihi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Médéric Mouterde</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rutschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ewen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar E Gaggiotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
+                <w:t xml:space="preserve">Anna W. Santure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Brekke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12955⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.482 - 497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908353v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-effect variance and the estimation of repeatabilities and heritabilities: issues and solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Patterns of phenoytpic plasticity and local adaptation within the wide elevation range of the alpine plant Arabis alpina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Mouterde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael B. Morrissey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shinichi Nakagawa</w:t>
+                <w:t xml:space="preserve">Oscar E Gaggiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Schielzeth</w:t>
+                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (4), pp.621-632. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (5), pp.1952-1971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043390v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent genomic signatures of domestication in sheep and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Orozco-Terwengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3889,51 +3889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetic methods depending on the nature of the phenotypic trait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1422 (1), pp.29-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3980,51 +3980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations on the uniform distribution of p-values can lead to misleading inferences from null-hypothesis testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Zsolt Garamszegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Neuroscience and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8-9, pp.18-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4058,64 +4058,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kin recognition or phenotype matching?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 209 (1), pp.13 - 14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4149,90 +4149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Methods for Evolutionary Quantitative Genetic Inference from Generalized Mixed Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Schielzeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B. Morrissey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 204 (3), pp.1281-1294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4266,90 +4266,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common garden experiments in the genomic era: new perspectives and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar E Gaggiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Mouterde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116 (3), pp.249 - 254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4381,373 +4381,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new F ST ‐based method to uncover local adaptation using environmental variables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oscar Gaggiotti</w:t>
+                <w:t xml:space="preserve">Dispersal evolution and resource matching in a spatially and temporally variable environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aguilée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Villemereuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 370, pp.184-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2015.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865890v1</w:t>
+                <w:t xml:space="preserve">hal-02541185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting adaptive evolution based on association with ecological gradients: Orientation matters!</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. François</w:t>
+                <w:t xml:space="preserve">A new F ST ‐based method to uncover local adaptation using environmental variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villemereuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gaggiotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (11), pp.1248-1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004814v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal evolution and resource matching in a spatially and temporally variable environment</w:t>
+                <w:t xml:space="preserve">Detecting adaptive evolution based on association with ecological gradients: Orientation matters!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aguilée</w:t>
+                <w:t xml:space="preserve">E Frichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. de Villemereuil</w:t>
+                <w:t xml:space="preserve">S Schoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Guillon</w:t>
+                <w:t xml:space="preserve">E Gaggiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (1), pp.22-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541185v1</w:t>
+                <w:t xml:space="preserve">hal-02004814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome scan methods against more complex models: when and how much should we trust them?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4755,51 +4755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Gaggiotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (8), pp.2006-2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4928,51 +4928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian models for comparative analysis integrating phylogenetic uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5045,51 +5045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer functional responses under intra- and inter-specific interference competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés López-Sepulcre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5180,90 +5180,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic factors to face environmental variations in small ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meidhi Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5299,286 +5299,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of phenotypic plasticity and local adaptation within the wide elevation range of the alpine plant Arabis alpina</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Demography of natural populations of A. alpina across an elevational gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Andrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabis Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024918v1</w:t>
+                <w:t xml:space="preserve">hal-02024922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demography of natural populations of A. alpina across an elevational gradient</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Patterns of phenotypic plasticity and local adaptation within the wide elevation range of the alpine plant Arabis alpina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gaggiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabis Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024922v1</w:t>
+                <w:t xml:space="preserve">hal-02024918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to a stress gradient of elevation in the alpine plant Arabis alpina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Mouterde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar E Gaggiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5648,51 +5648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian approaches to the quantitative genetic analysis of natural populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Morrissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5805,51 +5805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jilda Alicia Caccavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Celemín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5897,51 +5897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetics of lifetime growth curves in a lizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rutschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6034,51 +6034,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes pour l’étude de l’adaptation locale et application au contexte de l’adaptation aux conditions d’altitude chez la plante alpine Arabis alpina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evolution [q-bio.PE]. Université Grenoble Alpes, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016GREAS003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6274,51 +6274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Villemereuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.515" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05346652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Burkhard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araf035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012292v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bodineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lemaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04711550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Merrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Le Grand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq2311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04193168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Benetos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bozec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine-Roulland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.122.20740" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Biquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bonamour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13950" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rutschmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W Santure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Brekke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G Ewen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Shanahan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03764910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blaimont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozen-Rechels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2201371119" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13528" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Haider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Palm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Menzel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08783" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M Salloum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane D Lavery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13692" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785807v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Morrissey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C Alberts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arcese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk0853" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rescan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega Aboud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009611" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meidhi Khelifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaffet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.745284" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Salloum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Villemereuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Santure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Waters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lavery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa073" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duntsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tomotani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0948" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907045v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozen&#8208;rechels" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6241" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villemereuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carboni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Busson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Fortin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13488" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129124v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Arlt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2009003117" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Anderson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-020-10063-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043363v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate D. Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ewen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.01.072" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02515914v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Villemereuil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319890763" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Legrice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Tezanos-Pinto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Holwell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Painting" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13698" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Nakagawa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy089" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12426" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043372v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W. Santure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12727" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908353v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Mouterde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar E Gaggiotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12955" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043390v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Morrissey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schielzeth" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13232" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01875703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Orozco-Terwengel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Streeter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03206-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043413v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13571" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865898v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Zsolt Garamszegi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2017.10.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13554" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043442v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.186536" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.93" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865890v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12418" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Frichot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schoville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gaggiotti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541185v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Villemereuil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.01.018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004812v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frichot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168115v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Villemereuil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865865v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Wells" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Edwards" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blomberg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-102" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s L&#243;pez-Sepulcre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXHZJ565-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985675v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaff&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024918v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024922v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024901v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099562v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Morrissey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gimenez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574127v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilda Alicia Caccavo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Celem&#237;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343644v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Aragon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Pellerin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01322336v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAS003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05346652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Villemereuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Burkhard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araf035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.515" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012292v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bodineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lemaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04711550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Merrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Le Grand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq2311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04193168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Benetos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bozec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine-Roulland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.122.20740" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Morrissey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C Alberts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arcese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk0853" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13528" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Biquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bonamour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13950" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03764910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blaimont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozen-Rechels" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2201371119" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rutschmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W Santure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Brekke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G Ewen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Shanahan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14088" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Haider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Palm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Menzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08783" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M Salloum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane D Lavery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13692" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meidhi Khelifi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaffet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.745284" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rescan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega Aboud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009611" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Anderson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-020-10063-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villemereuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carboni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Busson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Fortin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13488" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Salloum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Villemereuil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Santure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Waters" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lavery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa073" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duntsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tomotani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0948" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozen&#8208;rechels" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6241" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129124v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Arlt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2009003117" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865904v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12426" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043363v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate D. Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ewen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.01.072" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02515914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Villemereuil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319890763" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865920v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Legrice" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Tezanos-Pinto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Holwell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Painting" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13698" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Nakagawa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy089" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043390v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Morrissey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schielzeth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13232" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043372v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W. Santure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12727" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908353v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Mouterde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar E Gaggiotti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12955" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01875703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Orozco-Terwengel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Streeter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03206-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043413v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13571" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865898v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Zsolt Garamszegi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2017.10.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13554" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043442v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.186536" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.93" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541185v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Villemereuil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.01.018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865890v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12418" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004814v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Frichot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schoville" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gaggiotti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004812v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frichot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168115v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Villemereuil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865865v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Wells" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Edwards" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blomberg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-102" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s L&#243;pez-Sepulcre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXHZJ565-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985675v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaff&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024922v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024918v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024901v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099562v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Morrissey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gimenez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574127v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilda Alicia Caccavo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Celem&#237;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343644v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Aragon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Pellerin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01322336v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAS003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>