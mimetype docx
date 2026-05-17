--- v0 (2026-03-16)
+++ v1 (2026-05-17)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -183,2058 +183,2026 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillary Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 423, pp.111813, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 423, pp.111813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbi.2025.111813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454677v1</w:t>
-              </w:r>
-[...164 lines deleted...]
-                <w:t xml:space="preserve">hal-05147939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9-PAHPA long term intake in DIO and db/db mice ameliorates insulin sensitivity but has few effects on obesity and associated metabolic disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karen Lambert</w:t>
+                <w:t xml:space="preserve">Resistance and Aerobic Preconditioning Delays Unloading‐Induced Multisystemic Physiological Changes: The NEBULA Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Issertine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Ghislin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2022.109216⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (13), pp.e70759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202501128R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876073v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Muscle Deconditioning Triggers Early Extracellular Matrix Remodeling and Resident Stem Cell Differentiation into Adipocytes in Healthy Men</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard J Jasmin</w:t>
+                <w:t xml:space="preserve">9-PAHPA long term intake in DIO and db/db mice ameliorates insulin sensitivity but has few effects on obesity and associated metabolic disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cortés-Espinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23105489⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 112, pp.109216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2022.109216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757062v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and chronic effects of Rhaponticum carthamoides and Rhodiola rosea extracts supplementation coupled to resistance exercise on muscle protein synthesis and mechanical power in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C.T. van Ba</w:t>
+                <w:t xml:space="preserve">Severe Muscle Deconditioning Triggers Early Extracellular Matrix Remodeling and Resident Stem Cell Differentiation into Adipocytes in Healthy Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dargegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard J Jasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Society of Sports Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12970-020-00390-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (10), pp.5489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23105489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023074v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering regulatory variation of THI genes in alcoholic fermentation indicate an impact of Thi3p on PDC1 expression</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acute and chronic effects of Rhaponticum carthamoides and Rhodiola rosea extracts supplementation coupled to resistance exercise on muscle protein synthesis and mechanical power in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Roumanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Descossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. van Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1085⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International Society of Sports Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12970-020-00390-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837734v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple FCM method to avoid misinterpretation in Saccharomyces cerevisiae cell cycle assessment between G0 and Sub-G1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering regulatory variation of THI genes in alcoholic fermentation indicate an impact of Thi3p on PDC1 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé C. Ambroset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Tesniere</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084645⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189936v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nutrient imbalance on wine alcoholic fermentations: nitrogen excess enhances yeast cell death in lipid-limited must</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple FCM method to avoid misinterpretation in Saccharomyces cerevisiae cell cycle assessment between G0 and Sub-G1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tesniere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0061645⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190448v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL mapping of the production of wine aroma compounds by yeast.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Claudel</w:t>
+                <w:t xml:space="preserve">Impact of nutrient imbalance on wine alcoholic fermentations: nitrogen excess enhances yeast cell death in lipid-limited must</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tesniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-573⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0061645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485468v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological success of a group of Saccharomyces cerevisiae/Saccharomyces kudriavzevii hybrids in the northern european wine-making environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (9), pp.3256-3265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.06752-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 'fragile cell' sub-population revealed during cytometric assessment of Saccharomyces cerevisiae viability in lipid-limited alcoholic fermentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QTL mapping of the production of wine aroma compounds by yeast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé C. Ambroset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2012.03301.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01506262v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lepidopteran transcriptome analysis following infection by phylogenetically unrelated polydnaviruses highlights differential and common responses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 'fragile cell' sub-population revealed during cytometric assessment of Saccharomyces cerevisiae viability in lipid-limited alcoholic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tesniere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2011.03.010⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (5), pp.338 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2012.03301.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643920v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular basis of wine yeast fermentation traits using a combined genetic and genomic approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+                <w:t xml:space="preserve">Lepidopteran transcriptome analysis following infection by phylogenetically unrelated polydnaviruses highlights differential and common responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/G3.111.000422⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (8), pp.582-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2011.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487358v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of two different resistance mechanisms in Saccharomyces cerevisiae upon exposure to octanoic and decanoic acids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Adolphe</w:t>
+                <w:t xml:space="preserve">Deciphering the molecular basis of wine yeast fermentation traits using a combined genetic and genomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé C. Ambroset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01280-10⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.263-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/G3.111.000422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660685v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sfl1p acts as an activator of the HSP30 gene in Saccharomyces cerevisiae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
+                <w:t xml:space="preserve">Activation of two different resistance mechanisms in Saccharomyces cerevisiae upon exposure to octanoic and decanoic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Erny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00294-007-0136-z⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (22), pp.7526-7535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01280-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663801v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular basis of fructose utilization by the wine yeast Saccharomyces cerevisiae: a mutated HXT3 allele enhances fructose fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie J.-M. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73 (8), pp.2432-2439. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02269-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sfl1p acts as an activator of the HSP30 gene in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ansanay Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (2), pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00294-007-0136-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02269-06⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662456v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic relationships of a new species of seed-beetle infesting Cercis siliquastrum L. in China and in Europe (Coleoptera: Chrysomelidae: Bruchinae: Bruchini)</w:t>
               </w:r>
@@ -3450,51 +3418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Maillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111813" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2022.109216" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dargegen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J Jasmin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105489" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Ambroset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1085" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tesniere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084645" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061645" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-573" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raoult" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06752-11" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2012.03301.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PK2HD48F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643920v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Provost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2011.03.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M6GNW4P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/G3.111.000422" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Jeune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lollier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adolphe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01280-10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ansanay Galeote" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-007-0136-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AE6419B1AD28702FF7007769F748596F36467A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Sablayrolles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02269-06" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Joseph Kergoat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Delobel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2007.10697522" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655713v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Barat-Houari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran?oise-Xavi?re Jousset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Sofer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-160" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310612v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Asikan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939000v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leygue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paradis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Erny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Jeune" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Maillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111813" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2022.109216" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dargegen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J Jasmin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105489" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Ambroset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1085" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tesniere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084645" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061645" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191332v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raoult" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06752-11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-573" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2012.03301.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PK2HD48F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643920v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Provost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2011.03.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M6GNW4P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/G3.111.000422" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Jeune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lollier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adolphe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01280-10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Sablayrolles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02269-06" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663801v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ansanay Galeote" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-007-0136-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AE6419B1AD28702FF7007769F748596F36467A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Joseph Kergoat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Delobel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2007.10697522" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655713v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Barat-Houari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran?oise-Xavi?re Jousset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Sofer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-160" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310612v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Asikan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939000v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leygue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paradis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Erny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Jeune" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>